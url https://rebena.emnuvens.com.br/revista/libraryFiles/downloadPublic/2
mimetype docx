--- v0 (2025-10-02)
+++ v1 (2026-05-25)
@@ -1,4737 +1,10510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="008B1897" w:rsidRDefault="008B1897" w:rsidP="009A3B19">
+    <w:p w14:paraId="4FD40503">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E555E" w:rsidRPr="004E555E" w:rsidRDefault="004E555E" w:rsidP="009A3B19">
+    <w:p w14:paraId="5C96F112">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em Português </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(minúsculas, negrito, fonte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, 14; centralizado, estilo normal</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, 14; centralizado, estilo normal)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="3CA2229B">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título em Inglês </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(minúsculas, negrito, fonte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 12; centralizado, estilo normal)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="4B92DE46">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRPr="001A6109" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="435E668E">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Nome do Primeiro Autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:footnoteReference w:id="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonte: </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>, 12, Centralizado, Negrito</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, 12, Centralizado, Negrito)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRPr="001A6109" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="7F9EF633">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Nome do Segundo Autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>, 12, Centralizado, Negrito</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, 12, Centralizado, Negrito)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="61E8C4BF">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Nome do Terceiro Autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6109">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>, 12, Centralizado, Negrito</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, 12, Centralizado, Negrito)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRPr="0050278A" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+    <w:p w14:paraId="029D63E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Forte"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050278A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Até </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> autores</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00331BB6" w:rsidRPr="000959D9" w:rsidRDefault="00674F08" w:rsidP="00674F08">
+    <w:p w14:paraId="0EE29540">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E64CFE5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000959D9">
-[...248 lines deleted...]
-        <w:t>_____________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-608330</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>234315</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6965950" cy="46355"/>
+                <wp:effectExtent l="19050" t="19050" r="25400" b="29845"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Rectangle 76"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6965950" cy="46355"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:ln w="38100" cap="flat" cmpd="dbl">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
+                          <a:headEnd type="none" w="med" len="med"/>
+                          <a:tailEnd type="none" w="med" len="med"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0BAC6BA7">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:highlight w:val="black"/>
+                                <w14:textOutline w14:w="9525">
+                                  <w14:solidFill>
+                                    <w14:srgbClr w14:val="000000"/>
+                                  </w14:solidFill>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Rectangle 76" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:-47.9pt;margin-top:18.45pt;height:3.65pt;width:548.5pt;mso-position-horizontal-relative:margin;mso-wrap-distance-bottom:0pt;mso-wrap-distance-top:0pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" fillcolor="#000000 [3213]" filled="t" stroked="t" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAPQTHlNoAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMU/DMBSEdyT+g/WQ2Fo7oQQS8tIBhJDKgBo6MDqJG0fE&#10;z5HttoFfX3eC8XSnu+/K9WxGdlTOD5YQkqUApqi13UA9wu7zdfEIzAdJnRwtKYQf5WFdXV+Vsujs&#10;ibbqWIeexRLyhUTQIUwF577Vyki/tJOi6O2tMzJE6XreOXmK5WbkqRAZN3KguKDlpJ61ar/rg0F4&#10;q132tX342Kf6fTPMjfvl+e4F8fYmEU/AgprDXxgu+BEdqsjU2AN1no0Ii/w+ogeEuywHdgkIkaTA&#10;GoTVKgVelfz/heoMUEsDBBQAAAAIAIdO4kAz2XOzFgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VE1z0zAQvTPDf9DoTpy0JLSeOD00lAsDHQo/YCOtbc3oC0mJE349K9mEtlxywAf7SVq93X276/Xd&#10;0Wh2wBCVsw1fzOacoRVOKts1/Mf3h3c3nMUEVoJ2Fht+wsjvNm/frAdf45XrnZYYGJHYWA++4X1K&#10;vq6qKHo0EGfOo6XD1gUDiZahq2SAgdiNrq7m81U1uCB9cAJjpN3teMgnxnAJoWtbJXDrxN6gTSNr&#10;QA2JUoq98pFvSrRtiyJ9bduIiemGU6apvMkJ4V1+V5s11F0A3ysxhQCXhPAqJwPKktMz1RYSsH1Q&#10;/1AZJYKLrk0z4Uw1JlIUoSwW81faPPXgseRCUkd/Fj3+P1rx5fAYmJLUCZxZMFTwbyQa2E4j+7DK&#10;+gw+1mT25B/DtIoEc7LHNpj8pTTYsWh6OmuKx8QEba5uV8vbJckt6Oz96nq5zJzV38s+xPQJnWEZ&#10;NDyQ96IkHD7HNJr+Mcm+otNKPiityyJ0u3sd2AFyecszsb8w05YNDb++WcxzHEBN21KzEDSeEpc7&#10;XRy+uBIvY86RbSH2YwSFIQcAtVEJs1xQ9wjyo5UsnTyJa2mmeI7GoORMI41gRsUygdKXWJJ42mZq&#10;LA0+yZTLNBYmo3TcHYk0w52TJ6oxjTzJ27vwi/xTwzc8/txDoGjACtpuOCkywvs0TsjeB9X1dGtR&#10;VM1k1IaletPI5D5/vib8/Dex+Q1QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVscy9Q&#10;SwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9cZrD&#10;GKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj0wso&#10;qTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7Z82/&#10;GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1f&#10;v/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SR&#10;WNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+&#10;USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ&#10;3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53yWw5&#10;cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAAAAAAABACAAAACJBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAA&#10;AAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAGsDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRmPNEA&#10;AACUAQAACwAAAAAAAAABACAAAACPAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAAAAAA&#10;AAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kA9BMeU2gAAAAoBAAAP&#10;AAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAM9lzsxYCAABu&#10;BAAADgAAAAAAAAABACAAAAApAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAsQUAAAAA&#10;">
+                <v:fill on="t" focussize="0,0"/>
+                <v:stroke weight="3pt" color="#000000 [3213]" linestyle="thinThin" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0BAC6BA7">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="auto"/>
+                          <w:highlight w:val="black"/>
+                          <w14:textOutline w14:w="9525">
+                            <w14:solidFill>
+                              <w14:srgbClr w14:val="000000"/>
+                            </w14:solidFill>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Submetido:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Aprovado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: xxxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Publicação: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="docs-internal-guid-a6c1593a-7fff-c1b9-84"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRDefault="000959D9" w:rsidP="0050278A">
+    <w:p w14:paraId="7D069A47">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D15581F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DBC913">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7078">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="4384F874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-          <w:color w:val="222222"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
-        <w:t>RESUMO</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-          <w:color w:val="222222"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:t xml:space="preserve">RESUMO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">(Fonte: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, tamanho 12, Negrito, Espaço simples)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRPr="006F52E2" w:rsidRDefault="0050278A" w:rsidP="006F52E2">
+    <w:p w14:paraId="442D5568">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-          <w:color w:val="222222"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F52E2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O resumo deve conter entre 150 e 200 palavras, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> 10, com espaço simples, sendo seguido de até cinco palavras-chave. O resumo deve conter informações sobre panorama ou tema central da pesquisa, objetivo do estudo, aspectos da metodologia de pesquisa, elementos da fundamentação teórica e síntese dos resultados alcançados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F12B8B">
+      <w:pPr>
+        <w:pStyle w:val="29"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>com espaço simples, sendo seguido de até cinco palavras-chave. O resumo deve conter informações sobre panorama ou tema central da pesquisa, objetivo do estudo, aspectos da metodologia de pesquisa, elementos da fundamentação teórica e síntese dos resultados alcançados.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Máximo de cinco palavras, separadas por ponto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050278A" w:rsidRDefault="0050278A" w:rsidP="006F52E2">
+    <w:p w14:paraId="5A902B90">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="29"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F52E2">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="006F52E2" w:rsidRPr="006F52E2" w:rsidRDefault="006F52E2" w:rsidP="006F52E2">
+    <w:p w14:paraId="569254EA">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-          <w:color w:val="222222"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F52E2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
-          <w:color w:val="222222"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00331BB6" w:rsidRPr="006F52E2" w:rsidRDefault="001E7955" w:rsidP="006F52E2">
+    <w:p w14:paraId="02CEC812">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="222222"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F52E2">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7955" w:rsidRPr="000959D9" w:rsidRDefault="001E7955" w:rsidP="001E7955">
+    <w:p w14:paraId="4DF4AC15">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000959D9">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00331BB6" w:rsidRDefault="00C5254E">
+    <w:p w14:paraId="6523DCFB">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5254E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="5C6AEDF0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA41B04">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:headerReference r:id="rId7" w:type="first"/>
+          <w:footerReference r:id="rId9" w:type="first"/>
+          <w:headerReference r:id="rId5" w:type="default"/>
+          <w:footerReference r:id="rId8" w:type="default"/>
+          <w:headerReference r:id="rId6" w:type="even"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1094" w:right="1411" w:bottom="1411" w:left="1411" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:left w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:bottom w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:right w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+          </w:pgBorders>
+          <w:pgNumType w:fmt="decimal" w:start="68"/>
+          <w:cols w:space="720" w:num="1"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360" w:charSpace="8192"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597DE637">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Título da seção de introdução</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C567A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fonte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>, 12, Negrito)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C5254E" w:rsidRPr="00C5254E" w:rsidRDefault="00C5254E" w:rsidP="00BC47FC">
+    <w:p w14:paraId="71CB0F1B">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">O manuscrito deve ser submetido na plataforma da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>REB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>NA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://rebena.emnuvens.com.br/revista/index" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>https://rebena.emnuvens.com.br/revista/index</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0C0FC3">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo deve ter, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no máximo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>oito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144FFD6D">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Correção gramatical, sintática, ortográfica e bibliográfica é de responsabilidade dos autores. Se aprovado, os autores deverão submeter o artigo a um profissional para correção ortográfica, morfossintática, estrutural, de coesão e coerência.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="43FA99DD">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Correções na escrita, criatividade da abordagem teórica e metodológica do texto, clareza e pertinência do estilo de redação são quesitos da avaliação pelos pareceristas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CBD541">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O conteúdo dos artigos assinados é de exclusiva responsabilidade dos autores e não expressam a opinião da Equipe Editorial da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>REBENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7A0E5">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo inédito e original deve ser submetido em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>VERSÃO CEGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nenhuma identificação dos autores).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCB11F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientações gerais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BDB335">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O texto do artigo deverá ser elaborado neste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com um mínimo de 06 páginas e um máximo de 25 páginas, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk50367005"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devendo ser utilizada fonte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, espaço 1,5, e recuo de parágrafo de 1,25 cm na primeira linha</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. O título de cada seção deve ser colocado em negrito, com apenas a primeira letra maiúscula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1377845B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para o destaque de palavras/frases no texto utilizar o recurso </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451ADE93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Siglas — quando aparecem pela primeira vez no texto, a escrita completa do nome deve preceder a sigla, colocada entre parênteses. Exemplo: Sociedade Brasileira para o Progresso da Ciência (SBPC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047A65E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras estrangeiras devem ser escritas em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25834360">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As indicações de referências ao longo do texto devem ser feitas de acordo com as normas da ABNT, conforme exemplos a seguir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030851F0">
+      <w:pPr>
+        <w:pStyle w:val="87"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C5254E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segundo Santos (2001), a cidadania ambiental deve ser discutida no ensino fundamental e médio para que os estudantes possam desenvolver sua capacidade de análise crítica.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5254E" w:rsidRPr="001A6109" w:rsidRDefault="00C5254E" w:rsidP="00BC47FC">
+    <w:p w14:paraId="08C6E1CD">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="87"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...137 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6109">
-[...42 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Orientações gerais</w:t>
+        <w:t>A cidadania ambiental deve ser discutida nas abordagens atuais do ensino fundamental e médio para que os estudantes possam desenvolver sua capacidade de análise crítica (SANTOS, 2001).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5254E" w:rsidRPr="00BC47FC" w:rsidRDefault="00C5254E" w:rsidP="00BC47FC">
-[...344 lines deleted...]
-    <w:p w:rsidR="00435406" w:rsidRDefault="00435406" w:rsidP="00435406">
+    <w:p w14:paraId="3B1E7C66">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00435406" w:rsidRPr="00435406" w:rsidRDefault="00435406" w:rsidP="00A079EC">
+    <w:p w14:paraId="54B55D3B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00435406">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Citações</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00435406" w:rsidRPr="00435406" w:rsidRDefault="00435406" w:rsidP="00435406">
+    <w:p w14:paraId="4D3DB64A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00435406">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As citações diretas com mais de </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>As citações diretas com mais de 3 linhas devem ser feitas indicando-se a página de onde foi extraída, utilizando f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, espaço simples, com recuo à esquerda de 4 cm, deixando-se 10 pt antes e depois da citação. Citações literais curtas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>até 3 linhas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> linhas devem ser feitas indicando-se a página de onde foi extraída, utilizando f</w:t>
-[...103 lines deleted...]
-        </w:rPr>
         <w:t>, devem ser feitas sem recuo, entre aspas e ao longo do próprio parágrafo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="548FB8A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seções e subseções</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Fonte: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, tamanho 12, Negrito, Espaço 1,5</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, tamanho 12, Negrito, Espaço 1,5)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="005E6899">
+    <w:p w14:paraId="1478A9C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As seções e subseções devem ser nomeadas de acordo com as características do trabalho e a preferência dos autores, sendo que o artigo será avaliado segundo diversos critérios, incluindo a organização e a estrutura geral do texto, de modo que devem estar presentes na introdução o contexto da investigação, o(s) objetivo(s) do estudo e/ou a(s) </w:t>
-[...27 lines deleted...]
-        <w:t>) de pesquisa, a fundamentação teórica, os aspectos metodológicos, a apresentação e as análises dos dados vinculadas aos referenciais teóricos que fundamentam o trabalho.</w:t>
+        <w:t>As seções e subseções devem ser nomeadas de acordo com as características do trabalho e a preferência dos autores, sendo que o artigo será avaliado segundo diversos critérios, incluindo a organização e a estrutura geral do texto, de modo que devem estar presentes na introdução o contexto da investigação, o(s) objetivo(s) do estudo e/ou a(s) questão(ões) de pesquisa, a fundamentação teórica, os aspectos metodológicos, a apresentação e as análises dos dados vinculadas aos referenciais teóricos que fundamentam o trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="005E6899">
+    <w:p w14:paraId="11B6896F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ilustrações</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="7B8FCC8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabelas, Figuras, Quadros e outros elementos ilustrativos — desenhos, esquemas, fluxogramas, fotografias, gráficos, mapas, organogramas, plantas, retratos etc. — devem ser centrados na página e com legendas também centradas, utilizando fonte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10, conforme exemplos abaixo. O texto no interior da ilustração deve ser escrito em </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> 10, conforme exemplos abaixo. O texto no interior da ilustração deve ser escrito em fonte tamanho 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="0CF3EB91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela 3: Fontes de leitura dos alunos excluindo os livros didáticos </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4310"/>
         <w:gridCol w:w="623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="604D2420">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="555BA8A9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="371A2374">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="74988CBA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="4580E18B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Revistas em quadrinhos ou de humor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="5C97BEEC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="57F6B322">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="34838DCC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Revistas de informações gerais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="7F42C5DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="2C895076">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="7EA09A9B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Livros de literatura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="4C293601">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="1D44B09A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="459BAC96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Jornais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="7BA5EDDB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="1FDBDA44">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="6183C74C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Revistas de divulgação científica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="58691847">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidTr="00165F03">
+      <w:tr w14:paraId="011ED1AE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="7516325C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Não costuma efetuar leituras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00165F03">
+          <w:p w14:paraId="1F28AE62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6899">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="3CFFE7BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: Dados da Pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="44D815DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="778B4AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Figura 1: Efeito da “levitação magnética” em um anel de alumínio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="54125603">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1979930" cy="2022475"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Imagem 3"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="15875"/>
+            <wp:docPr id="13" name="Imagem 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="13" name="Imagem 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1979930" cy="2022475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="1FB5F4DC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: Acervo da Pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="1003F3E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="005E6899">
+    <w:p w14:paraId="021F71FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusões ou Considerações Finais </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6899">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Fonte: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho 12, </w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, tamanho 12, Negrito, Espaço 1,5)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="005E6899">
+    <w:p w14:paraId="3C86A779">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As conclusões ou considerações finais deverão retomar os principais resultados do trabalho em função dos objetivos delineados para o estudo e/ou apresentar resposta(s) à(s) </w:t>
-[...30 lines deleted...]
-        <w:t>) de pesquisa e possibilitar um fechamento adequado do artigo, explicitando as efetivas contribuições para a área.</w:t>
+        <w:t>As conclusões ou considerações finais deverão retomar os principais resultados do trabalho em função dos objetivos delineados para o estudo e/ou apresentar resposta(s) à(s) questão(ões) de pesquisa e possibilitar um fechamento adequado do artigo, explicitando as efetivas contribuições para a área.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="3DB3F2F2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimentos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="1E4D3C6C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se houver, os agradecimentos devem ser redigidos após a seção de conclusão/considerações.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A079EC" w:rsidRPr="00A079EC" w:rsidRDefault="00A079EC" w:rsidP="00A079EC">
+    <w:p w14:paraId="4A38CBA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Referências </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00331BB6" w:rsidRPr="005E6899" w:rsidRDefault="00A079EC" w:rsidP="005E6899">
+    <w:p w14:paraId="2B523714">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As Referências devem ser listadas em ordem alfabética, utilizando as normas da </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABNT 6023/2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A079EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, fonte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, espaço simples, sem utilizar traço (_____) para autores repetidos</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> 12, espaço simples, sem utilizar traço (_____) para autores repetidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FAB6C5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00331BB6" w:rsidRPr="00331BB6" w:rsidSect="009A3B19">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr>
+      <w:footerReference r:id="rId14" w:type="first"/>
+      <w:headerReference r:id="rId10" w:type="default"/>
+      <w:footerReference r:id="rId12" w:type="default"/>
+      <w:headerReference r:id="rId11" w:type="even"/>
+      <w:footerReference r:id="rId13" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1100" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:top w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:left w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:bottom w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:right w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
       </w:pgBorders>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:cols w:space="720" w:num="1"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00532108" w:rsidRDefault="00532108" w:rsidP="00331BB6">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00532108" w:rsidRDefault="00532108" w:rsidP="00331BB6">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NotoSans-Regular">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NotoSans-Bold">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica-Oblique">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="GoogleSans-Regular">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica-Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="DFD70000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...34 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Bell MT">
+    <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...60 lines deleted...]
-      <w:pStyle w:val="Rodap"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0D835033">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+      <w:ind w:left="-851"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Caixa de Texto 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39BE8EB5">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQBvw7ADbAQAAzAMAAA4AAABkcnMvZTJvRG9jLnhtbK1TwW7bMAy9D9g/&#10;CLovdlM0CIw4xdqgxYBhG9D2AxRZjgVIoiAqsbOvHyXbadFeetjFpkTyke+R2twO1rCTCqjB1fxq&#10;UXKmnIRGu0PNX54fvq05wyhcIww4VfOzQn67/fpl0/tKLaED06jACMRh1fuadzH6qihQdsoKXIBX&#10;jpwtBCsiHcOhaILoCd2aYlmWq6KH0PgAUiHS7W508gkxfAYQ2lZLtQN5tMrFETUoIyJRwk575Nvc&#10;bdsqGX+3LarITM2JacxfKkL2Pn2L7UZUhyB8p+XUgvhMC+84WaEdFb1A7UQU7Bj0ByirZQCENi4k&#10;2GIkkhUhFlflO22eOuFV5kJSo7+Ijv8PVv46/QlMNzVfceaEpYHfCz0I1ij2rIYIbJU06j1WFPrk&#10;KTgOdzDQ5sz3SJeJ+tAGm/5EipGfFD5fFCYkJlPSerlel+SS5JsPhF+8pvuA8VGBZcmoeaARZmXF&#10;6SfGMXQOSdUcPGhj8hiNYz3xuL4pc8LFQ+DGUY1EYmw2WXHYDxOzPTRnIkaPggp2EP5y1tNK1NzR&#10;C+DM/HCkeNqe2QizsZ8N4SQl1jxyNpr3cdyyow/60OW9S+2i/36M1HJmktoYa0/d0ZCzFtNCpi16&#10;e85Rr49w+w9QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiK&#10;YxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyP&#10;D/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Au&#10;t9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6H&#10;jOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFM&#10;GNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6&#10;MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5Kd&#10;CXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3h&#10;dLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAAB&#10;ACAAAABEBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAG&#10;AAAAAAAAAAAAEAAAACYDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAA&#10;AAABACAAAABKAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAA&#10;AAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAA&#10;ACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAG/DsANsBAADMAwAADgAAAAAAAAAB&#10;ACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAbAUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="39BE8EB5">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3753C59D">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+      <w:ind w:left="-851"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Caixa de Texto 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7216C6ED">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251669504;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQJrZ4rEnAgAAaAQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwW7bMAy9D9g/&#10;CLqvdjOsCII4RdYgw4BgLdAOOyuyHAuQREFSamdfvyc7Totuhx52cSiRfNR7JLO87a1hzypETa7i&#10;11clZ8pJqrU7VPzn0/bTnLOYhKuFIacqflKR364+flh2fqFm1JKpVWAAcXHR+Yq3KflFUUTZKivi&#10;FXnl4GwoWJFwDIeiDqIDujXFrCxvio5C7QNJFSNuN6OTnxHDewCpabRUG5JHq1waUYMyIoFSbLWP&#10;fDW8tmmUTPdNE1VipuJgmoYvisDe52+xWorFIQjfanl+gnjPE95wskI7FL1AbUQS7Bj0X1BWy0CR&#10;mnQlyRYjkUERsLgu32jz2AqvBi6QOvqL6PH/wcofzw+B6RqTMOPMCYuO3wndC1Yr9qT6RAwOqNT5&#10;uEDwo0d46r9Sj4zpPuIyk++bYPMvaDH4ofHpojGgmMxJ89l8XsIl4ZsOwC9e0n2I6Zsiy7JR8YAm&#10;DtqK511MY+gUkqs52mpjhkYax7qK33z+Ug4JFw/AjUONTGJ8bLZSv+/PzPZUn0As0Dgg0cutRvGd&#10;iOlBBEwEHoydSff4NIZQhM4WZy2F3/+6z/FoFLycdZiwijssFGfmu0MDAZgmI0zGfjLc0d4RRvYa&#10;u+jlYCIhJDOZTSD7C4u0zjXgEk6iUsXTZN6lccqxiFKt10PQ0Qd9aMcEjJ8XaecevcxlspDRr48J&#10;Yg4aZ4FGVc66YQCHLp2XJU/46/MQ9fIHsfoDUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAByAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAlgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAA&#10;AAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQJrZ&#10;4rEnAgAAaAQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;ALgFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="7216C6ED">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="11" name="Caixa de Texto 11"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22C45B84">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251668480;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQEBB+PImAgAAaAQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwWobMRC9F/oP&#10;Qvd6HZcGY7IOrkNKITSBpPQsa7VegaQRkuzd9Ov7pPU6Ie0hh17WI83Mm3lvRr66HqxhRxWiJlfz&#10;i9mcM+UkNdrta/7z6fbTkrOYhGuEIadq/qwiv15//HDV+5VaUEemUYEBxMVV72vepeRXVRVlp6yI&#10;M/LKwdlSsCLhGPZVE0QPdGuqxXx+WfUUGh9IqhhxezM6+QkxvAeQ2lZLdUPyYJVLI2pQRiRQip32&#10;ka9Lt22rZLpv26gSMzUH01S+KAJ7l7/V+kqs9kH4TstTC+I9LbzhZIV2KHqGuhFJsEPQf0FZLQNF&#10;atNMkq1GIkURsLiYv9HmsRNeFS6QOvqz6PH/wcofx4fAdINNuODMCYuJb4UeBGsUe1JDIgYHVOp9&#10;XCH40SM8DV9pQMZ0H3GZyQ9tsPkXtBj80Pj5rDGgmMxJy8VyOYdLwjcdgF+9pPsQ0zdFlmWj5gFD&#10;LNqK411MY+gUkqs5utXGlEEax/qaX37+Mi8JZw/AjUONTGJsNltp2A0nZjtqnkEs0Lgg0ctbjeJ3&#10;IqYHEbARaBhvJt3j0xpCETpZnHUUfv/rPsdjUPBy1mPDau7woDgz3x0GCMA0GWEydpPhDnZLWFnM&#10;BL0UEwkhmclsA9lfeEibXAMu4SQq1TxN5jaNW46HKNVmU4IOPuh9NyZg/bxId+7Ry1wmCxn95pAg&#10;ZtE4CzSqctINC1imdHosecNfn0vUyx/E+g9QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABf&#10;cmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9&#10;g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD&#10;75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qA&#10;euj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdq&#10;Wdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhv&#10;j5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxS&#10;mriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi&#10;6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KA&#10;U/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAAAAAAABACAAAACPBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAA&#10;AIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAHEDAABfcmVscy9QSwECFAAUAAAACACHTuJA&#10;ihRmPNEAAACUAQAACwAAAAAAAAABACAAAACVAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kCzSVju0AAA&#10;AAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAQEH4&#10;8iYCAABoBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAA&#10;twUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="22C45B84">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Caixa de Texto 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="553766D5">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251667456;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQPY2DswmAgAAaAQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwWobMRC9F/oP&#10;Qvd6HZcGY7IOrkNKITSBpPQsa7VegaQRkuzd9Ov7pPU6Ie0hh17WI83MG703M766HqxhRxWiJlfz&#10;i9mcM+UkNdrta/7z6fbTkrOYhGuEIadq/qwiv15//HDV+5VaUEemUYEBxMVV72vepeRXVRVlp6yI&#10;M/LKwdlSsCLhGPZVE0QPdGuqxXx+WfUUGh9IqhhxezM6+QkxvAeQ2lZLdUPyYJVLI2pQRiRQip32&#10;ka/La9tWyXTftlElZmoOpql8UQT2Ln+r9ZVY7YPwnZanJ4j3POENJyu0Q9Ez1I1Igh2C/gvKahko&#10;Uptmkmw1EimKgMXF/I02j53wqnCB1NGfRY//D1b+OD4EphtMAiRxwqLjW6EHwRrFntSQiMEBlXof&#10;Vwh+9AhPw1cakDHdR1xm8kMbbP4FLQY/AJ/PGgOKyZy0XCyXc7gkfNMB+NVLug8xfVNkWTZqHtDE&#10;oq043sU0hk4huZqjW21MaaRxrK/55ecv85Jw9gDcONTIJMbHZisNu+HEbEfNM4gFGgckenmrUfxO&#10;xPQgAiYCD8bOpHt8WkMoQieLs47C73/d53g0Cl7OekxYzR0WijPz3aGBAEyTESZjNxnuYLeEkb3A&#10;LnpZTCSEZCazDWR/YZE2uQZcwklUqnmazG0apxyLKNVmU4IOPuh9NyZg/LxId+7Ry1wmCxn95pAg&#10;ZtE4CzSqctINA1i6dFqWPOGvzyXq5Q9i/QdQSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABf&#10;cmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9&#10;g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD&#10;75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qA&#10;euj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdq&#10;Wdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhv&#10;j5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxS&#10;mriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi&#10;6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KA&#10;U/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAAAAAAABACAAAACPBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAA&#10;AIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAHEDAABfcmVscy9QSwECFAAUAAAACACHTuJA&#10;ihRmPNEAAACUAQAACwAAAAAAAAABACAAAACVAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kCzSVju0AAA&#10;AAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJA9jYO&#10;zCYCAABoBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAA&#10;twUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="553766D5">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Caixa de Texto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25F00EB6">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251666432;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQOpYvNQnAgAAZgQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwW7bMAy9D9g/&#10;CLqvTjKsSIM4RZagw4BiLZAWOyuyHAuQREFSYndfvyc7Toduhx52kSmRetR7JL287axhJxWiJlfy&#10;6dWEM+UkVdodSv78dPdpzllMwlXCkFMlf1GR364+fli2fqFm1JCpVGAAcXHR+pI3KflFUUTZKCvi&#10;FXnl4KwpWJGwDYeiCqIFujXFbDK5LloKlQ8kVYw43Q5OfkYM7wGkutZSbUkerXJpQA3KiARKsdE+&#10;8lX/2rpWMj3UdVSJmZKDaepXJIG9z2uxWorFIQjfaHl+gnjPE95wskI7JL1AbUUS7Bj0X1BWy0CR&#10;6nQlyRYDkV4RsJhO3miza4RXPRdIHf1F9Pj/YOWP02Nguir5DWdOWBR8I3QnWKXYk+oSsZusUevj&#10;AqE7j+DUfaUOnTOeRxxm6l0dbP6CFIMfCr9cFAYSk/nSfDafT+CS8I0b4Bev132I6Zsiy7JR8oAS&#10;9sqK031MQ+gYkrM5utPG9GU0jrUlv/78ZdJfuHgAbhxyZBLDY7OVun13Zran6gXEAg3tEb2800h+&#10;L2J6FAH9gAdjYtIDltoQktDZ4qyh8Otf5zkeZYKXsxb9VXKHceLMfHcoHwDTaITR2I+GO9oNoWGn&#10;mEQvexMXQjKjWQeyPzFG65wDLuEkMpU8jeYmDT2OMZRqve6Djj7oQzNcQPN5ke7dzsucJgsZ/fqY&#10;IGavcRZoUOWsG9qvr9J5VHJ//7nvo15/D6vfUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAByAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAlgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAA&#10;AAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQOpY&#10;vNQnAgAAZgQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;ALgFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="25F00EB6">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Caixa de Texto 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B79A410">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251665408;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQGNjbZUnAgAAZgQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwW7bMAy9D9g/&#10;CLqvTjKsDYI4RZagw4BiLZAWOyuyHAuQREFSYndfvyc7Toduhx52kSmRetR7JL287axhJxWiJlfy&#10;6dWEM+UkVdodSv78dPdpzllMwlXCkFMlf1GR364+fli2fqFm1JCpVGAAcXHR+pI3KflFUUTZKCvi&#10;FXnl4KwpWJGwDYeiCqIFujXFbDK5LloKlQ8kVYw43Q5OfkYM7wGkutZSbUkerXJpQA3KiARKsdE+&#10;8lX/2rpWMj3UdVSJmZKDaepXJIG9z2uxWorFIQjfaHl+gnjPE95wskI7JL1AbUUS7Bj0X1BWy0CR&#10;6nQlyRYDkV4RsJhO3miza4RXPRdIHf1F9Pj/YOWP02Nguir5DWdOWBR8I3QnWKXYk+oSsZusUevj&#10;AqE7j+DUfaUOnTOeRxxm6l0dbP6CFIMfCr9cFAYSk/nSfDafT+CS8I0b4Bev132I6Zsiy7JR8oAS&#10;9sqK031MQ+gYkrM5utPG9GU0jrUlv/78ZdJfuHgAbhxyZBLDY7OVun13Zran6gXEAg3tEb2800h+&#10;L2J6FAH9gAdjYtIDltoQktDZ4qyh8Otf5zkeZYKXsxb9VXKHceLMfHcoHwDTaITR2I+GO9oNoWGn&#10;mEQvexMXQjKjWQeyPzFG65wDLuEkMpU8jeYmDT2OMZRqve6Djj7oQzNcQPN5ke7dzsucJgsZ/fqY&#10;IGavcRZoUOWsG9qvr9J5VHJ//7nvo15/D6vfUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAByAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAlgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAA&#10;AAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQGNj&#10;bZUnAgAAZgQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;ALgFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B79A410">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1D20527A">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Caixa de Texto 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00BDCCEC">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>109</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251664384;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQO6wYTTbAQAAzAMAAA4AAABkcnMvZTJvRG9jLnhtbK1TwW7bMAy9D9g/&#10;CLovdjOsMIwoxdagw4BhG9DuAxRZjgVIoiAxsbOvHyXHadFdetjFpkTyke+R2txNzrKTjsmAF/xm&#10;VXOmvYLO+IPgv58ePjScJZS+kxa8FvysE7/bvn+3GUOr1zCA7XRkBOJTOwbBB8TQVlVSg3YyrSBo&#10;T84eopNIx3iouihHQne2Wtf1bTVC7EIEpVOi293s5BfE+BZA6Huj9A7U0WmPM2rUViJRSoMJiW9L&#10;t32vFf7s+6SRWcGJKZYvFSF7n7/VdiPbQ5RhMOrSgnxLC684OWk8Fb1C7SRKdozmHyhnVIQEPa4U&#10;uGomUhQhFjf1K20eBxl04UJSp3AVPf0/WPXj9Csy0wlOY/fS0cDvpZkk6zR70hMCa7JGY0gthT4G&#10;CsbpC0y0Oct9ostMfeqjy38ixchPCp+vChMSUzmpWTdNTS5FvuVA+NVzeogJv2pwLBuCRxphUVae&#10;viecQ5eQXM3Dg7G2jNF6Ngp++/FTXRKuHgK3nmpkEnOz2cJpP12Y7aE7EzF6FFRwgPiHs5FWQnBP&#10;L4Az+82T4nl7FiMuxn4xpFeUKDhyNpv3OG/ZMURzGMre5XZT+HxEarkwyW3MtS/d0ZCLFpeFzFv0&#10;8lyinh/h9i9QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiK&#10;YxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyP&#10;D/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Au&#10;t9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6H&#10;jOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFM&#10;GNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6&#10;MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5Kd&#10;CXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3h&#10;dLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAAB&#10;ACAAAABEBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAG&#10;AAAAAAAAAAAAEAAAACYDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAA&#10;AAABACAAAABKAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAA&#10;AAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAA&#10;ACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJA7rBhNNsBAADMAwAADgAAAAAAAAAB&#10;ACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAbAUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="00BDCCEC">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>109</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7DF8B229">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+      <w:ind w:left="-851"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="5A461122">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Caixa de texto 21"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C212840">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>52</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="Caixa de texto 21" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzql5uc8AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMWvDMBCF90L/g7hAt0ZOhtY4ljMEsnRLWgrdFOtimUgn&#10;IymO/e9zLYV2Oe7xjnffq7eTd2LEmPpAClbLAgRSG0xPnYKP9/1zCSJlTUa7QKhgxgTb5vGh1pUJ&#10;NzrgeMyd4BBKlVZgcx4qKVNr0eu0DAMSe+cQvc4sYydN1DcO906ui+JFet0Tf7B6wJ3F9nK8egWv&#10;02fAIeEOv85jG20/l+5tVuppsSo2IDJO+e8YvvEZHRpmOoUrmSScAi6SfyZ767JkefpdZFPL//TN&#10;HVBLAwQUAAAACACHTuJA8tpDz9gBAADSAwAADgAAAGRycy9lMm9Eb2MueG1srVNNj9MwEL0j8R8s&#10;32nSCqEqarqCrRYhIUBa9ge4jt1Ysj2WPW1Sfj1jJ+nCctkDl2S+/Gbe83h3NzrLLiomA77l61XN&#10;mfISOuNPLX/6+fBuy1lC4TthwauWX1Xid/u3b3ZDaNQGerCdioxAfGqG0PIeMTRVlWSvnEgrCMpT&#10;UkN0AsmNp6qLYiB0Z6tNXX+oBohdiCBVShQ9TEk+I8bXAILWRqoDyLNTHifUqKxAopR6ExLfl2m1&#10;VhK/a50UMttyYorlS03IPuZvtd+J5hRF6I2cRxCvGeEFJyeMp6Y3qINAwc7R/APljIyQQONKgqsm&#10;IkURYrGuX2jz2IugCheSOoWb6On/wcpvlx+Rma7l7znzwtGF3wszCtYphmpEYJt1FmkIqaHax0DV&#10;OH6CkVZniScKZu6jji7/iRWjPEl8vUlMUEzmQ9vNdltTSlJucQi/ej4eYsLPChzLRssj3WGRVly+&#10;JpxKl5LczcODsbbco/V/BQhziqiyCPPpzGSaOFs4HseZ3hG6K7Gjp0Fde4i/OBtoMVru6R1wZr94&#10;0j3v0GLExTguhvCSDrYcOZvMe5x27RyiOfVl+/KIKXw8I81d6OQxpt4kQ3boqosg81rmXfrTL1XP&#10;T3H/G1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMu&#10;trYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/&#10;2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649X&#10;b7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFB&#10;TsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq&#10;5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH&#10;0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUou&#10;O9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrW&#10;jmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAA&#10;AEAEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAA&#10;AAAAAAAQAAAAIgMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEA&#10;IAAAAEYDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAA&#10;EAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQM6pebnPAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kDy2kPP2AEAANIDAAAOAAAAAAAAAAEAIAAA&#10;AB4BAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAABoBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C212840">
+                    <w:pPr>
+                      <w:pStyle w:val="35"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>52</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="12"/>
+      <w:tblW w:w="6658" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5949"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="2531EC2D">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6658" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="12B15021">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:i/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:align>center</wp:align>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>0</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="1828800" cy="1828800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="5" name="Caixa de texto 22"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1828800" cy="1828800"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="2739A844">
+                                <w:pPr>
+                                  <w:pStyle w:val="35"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r>
+                                  <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                                </w:r>
+                                <w:r>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r>
+                                  <w:t>4</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="0">
+                            <a:spAutoFit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shape id="Caixa de texto 22" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzql5uc8AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMWvDMBCF90L/g7hAt0ZOhtY4ljMEsnRLWgrdFOtimUgn&#10;IymO/e9zLYV2Oe7xjnffq7eTd2LEmPpAClbLAgRSG0xPnYKP9/1zCSJlTUa7QKhgxgTb5vGh1pUJ&#10;NzrgeMyd4BBKlVZgcx4qKVNr0eu0DAMSe+cQvc4sYydN1DcO906ui+JFet0Tf7B6wJ3F9nK8egWv&#10;02fAIeEOv85jG20/l+5tVuppsSo2IDJO+e8YvvEZHRpmOoUrmSScAi6SfyZ767JkefpdZFPL//TN&#10;HVBLAwQUAAAACACHTuJAAOLCZNkBAADSAwAADgAAAGRycy9lMm9Eb2MueG1srVNNa9wwEL0X8h+E&#10;7lk7hpTFrDc0WRIKpS2k+QFaWV4LJI2QZtfe/vqOZHuTppccerHnS2/mPY02d6M17KRC1OAafrMq&#10;OVNOQqvdoeEvvx6v15xFFK4VBpxq+FlFfre9+rQZfK0q6MG0KjACcbEefMN7RF8XRZS9siKuwCtH&#10;yQ6CFUhuOBRtEAOhW1NUZfm5GCC0PoBUMVJ0NyX5jBg+Aghdp6XagTxa5XBCDcoIJEqx1z7ybZ62&#10;65TEH10XFTLTcGKK+UtNyN6nb7HdiPoQhO+1nEcQHxnhHScrtKOmF6idQMGOQf8DZbUMEKHDlQRb&#10;TESyIsTipnynzXMvvMpcSOroL6LH/wcrv59+Bqbbht9y5oSlC38QehSsVQzViMCqKok0+FhT7bOn&#10;ahzvYaTVWeKRgon72AWb/sSKUZ4kPl8kJigm06F1tV6XlJKUWxzCL16P+xDxSYFlyWh4oDvM0orT&#10;t4hT6VKSujl41MbkezTurwBhThGVF2E+nZhMEycLx/0409tDeyZ29DSoaw/hN2cDLUbDHb0DzsxX&#10;R7qnHVqMsBj7xRBO0sGGI2eT+YDTrh190Ic+b18aMfovR6S5M500xtSbZEgOXXUWZF7LtEtv/Vz1&#10;+hS3fwBQSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoU&#10;ZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpb&#10;RjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/sz&#10;Lra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LM&#10;f9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuP&#10;V2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWR&#10;QU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6&#10;quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJM&#10;x9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlK&#10;LjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG6&#10;1o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAA&#10;AABBBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;AAAAAAAAEAAAACMDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAAB&#10;ACAAAABHAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAA&#10;ABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kDOqXm5zwAAAAUBAAAPAAAAAAAAAAEAIAAAACIA&#10;AABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAAOLCZNkBAADSAwAADgAAAAAAAAABACAA&#10;AAAeAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAaQUAAAAA&#10;">
+                    <v:fill on="f" focussize="0,0"/>
+                    <v:stroke on="f"/>
+                    <v:imagedata o:title=""/>
+                    <o:lock v:ext="edit" aspectratio="f"/>
+                    <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                      <w:txbxContent>
+                        <w:p w14:paraId="2739A844">
+                          <w:pPr>
+                            <w:pStyle w:val="35"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="69C34143">
+    <w:pPr>
+      <w:pStyle w:val="35"/>
+      <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00532108" w:rsidRDefault="00532108" w:rsidP="00331BB6">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="6">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00532108" w:rsidRDefault="00532108" w:rsidP="00331BB6">
+  <w:footnote w:type="continuationSeparator" w:id="7">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w:rsidR="0050278A" w:rsidRPr="007D462D" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+  <w:footnote w:id="0">
+    <w:p w14:paraId="406401EB">
       <w:pPr>
-        <w:pStyle w:val="Textodenotaderodap"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="42"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D462D">
-[...101 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...55 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maior titulação. Professor do xxxxx (Nome do Departamento ou Instituto ou Programa de Pós-Graduação) da xxxxx (Nome da Instituição por extenso) (SIGLA DA IES). Estado, País. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:nome@provedor.com.br" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nome@provedor.com.br</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="76" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
+                    <pic:cNvPr id="76" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2">
+                    <a:blip r:embed="rId1">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="131445" cy="131445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do Orcid. Link do Currículo Lattes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="0050278A" w:rsidRPr="00383C4A" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1D9AE6B9">
       <w:pPr>
-        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:pStyle w:val="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00383C4A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doutor em Educação Matemática. Professor do Programa de Pós-Graduação em Ensino de Ciências e Matemática da Universidade Cruzeiro do Sul (UNICSUL). São Paulo, Brasil. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:nome@cruzeirodosul.edu.br" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nome@cruzeirodosul.edu.br</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="77" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
+                    <pic:cNvPr id="77" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2">
+                    <a:blip r:embed="rId1">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="131445" cy="131445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do Orcid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="0050278A" w:rsidRPr="00F86CA1" w:rsidRDefault="0050278A" w:rsidP="0050278A">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7E8E585E">
       <w:pPr>
-        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:pStyle w:val="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00383C4A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="17"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doutor em Física. Professor do Departamento de Ciências Exatas da Universidade Estadual de Montes Claros (UNIMONTES). Minas Gerais, Brasil. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:nome@unimontes.br" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nome@unimontes.br</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="78" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
+                    <pic:cNvPr id="78" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2">
+                    <a:blip r:embed="rId1">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="131445" cy="131445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00383C4A">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do Orcid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...14 lines deleted...]
-      <w:t xml:space="preserve">Revista Brasileira de Ensino e Aprendizagem, v.1, p.5-15, </w:t>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="12"/>
+      <w:tblW w:w="4533" w:type="dxa"/>
+      <w:tblInd w:w="4538" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4533"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="283BBB0B">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4533" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="7FE3FBBB">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:i/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1472604B">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="12"/>
+      <w:tblW w:w="18324" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9162"/>
+      <w:gridCol w:w="9161"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="6B2456EF">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="149" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9162" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="63CB87AE">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:i/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9161" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="640B75A7">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:i/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7FB25017">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="75AAD8A5">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4507"/>
+        <w:tab w:val="right" w:pos="8872"/>
+      </w:tabs>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="142" w:right="198"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-579120</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>82550</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6923405" cy="848995"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 77"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6923520" cy="848880"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A7D3413">
+                          <w:pPr>
+                            <w:pStyle w:val="22"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="007EC45D">
+                          <w:pPr>
+                            <w:pStyle w:val="22"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>REBENA</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="49E8E8A6">
+                          <w:pPr>
+                            <w:pStyle w:val="22"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>Revista Brasileira de Ensino e Aprendizagem</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5FCBBD4E">
+                          <w:pPr>
+                            <w:pStyle w:val="22"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>ISSN  2764-1368</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5108F681">
+                          <w:pPr>
+                            <w:pStyle w:val="101"/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Volume</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">,  p. </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>ab - cd</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="068F2520">
+                          <w:pPr>
+                            <w:pStyle w:val="101"/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> HYPERLINK "https://rebena.emnuvens.com.br/revista/index" </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>https://rebena.emnuvens.com.br/revista/index</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="27A321F9">
+                          <w:pPr>
+                            <w:pStyle w:val="101"/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="18"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="06972D01">
+                          <w:pPr>
+                            <w:pStyle w:val="101"/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Bell MT" w:cs="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="Text Box 77" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:-45.6pt;margin-top:6.5pt;height:66.85pt;width:545.15pt;mso-position-horizontal-relative:margin;z-index:-251657216;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAvm8YkdgAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMBBE70j8g7VI3FonBYU6xOmhUSS4QeHCzY3dJCJe&#10;J7ablL9nOdHjzjzNzhS7ix3YbHzoHUpI1wkwg43TPbYSPj/q1RZYiAq1GhwaCT8mwK68vSlUrt2C&#10;72Y+xJZRCIZcSehiHHPOQ9MZq8LajQbJOzlvVaTTt1x7tVC4HfgmSTJuVY/0oVOj2Xem+T6crYTK&#10;Z7oO+5eqFl9LFV/fpnnik5T3d2nyDCyaS/yH4a8+VYeSOh3dGXVgg4SVSDeEkvFAmwgQQqTAjiQ8&#10;Zk/Ay4JfTyh/AVBLAwQUAAAACACHTuJAmS8mXtQBAAC9AwAADgAAAGRycy9lMm9Eb2MueG1srVPB&#10;btswDL0P2D8Iui9O0631gjjFtqDDgGEr0PYDFFmKBUiiRimxs68fJTvp1l562MUmKeqR75Fa3QzO&#10;soPCaMA3/GI250x5Ca3xu4Y/Pty+qzmLSfhWWPCq4UcV+c367ZtVH5ZqAR3YViEjEB+XfWh4l1JY&#10;VlWUnXIiziAoT4ca0IlELu6qFkVP6M5Wi/n8quoB24AgVYwU3YyHfELE1wCC1kaqDci9Uz6NqKis&#10;SEQpdiZEvi7daq1k+ql1VInZhhPTVL5UhOxt/lbrlVjuUITOyKkF8ZoWnnFywngqeobaiCTYHs0L&#10;KGckQgSdZhJcNRIpihCLi/kzbe47EVThQlLHcBY9/j9Y+eNwh8y0Db/kzAtHA39QQ2KfYWDX11me&#10;PsQlZd2HO5y8SGbmOmh0+U8s2FAkPZ4lzRiSglcfF5cfFqS2pLP6fV3XRfPq6XbAmL4qcCwbDUca&#10;WVFSHL7HRBUp9ZSSi3m4NdaWsVnP+lzwnzClW58jqkx/wsgkxrazlYbtMHHZQnskAeg9UO0O8Ddn&#10;PW1Dw+OvvUDFmf3mSe68OicDT8b2ZAgv6WrDE2ej+SWVFRsb+7RPoE2hkouPFYlXdmiqheG0gXlt&#10;/vZL1tOrW/8BUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO&#10;4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDY&#10;imMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiM&#10;jw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+g&#10;LrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+&#10;h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54&#10;bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZB&#10;TBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnS&#10;ujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OS&#10;nQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq9&#10;4XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAA&#10;AQAgAAAARQQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAA&#10;BgAAAAAAAAAAABAAAAAnAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAA&#10;AAAAAQAgAAAASwMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAA&#10;AAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAvm8YkdgAAAAKAQAADwAAAAAAAAABACAA&#10;AAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQJkvJl7UAQAAvQMAAA4AAAAAAAAA&#10;AQAgAAAAJwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAAG0FAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A7D3413">
+                    <w:pPr>
+                      <w:pStyle w:val="22"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="007EC45D">
+                    <w:pPr>
+                      <w:pStyle w:val="22"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>REBENA</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="49E8E8A6">
+                    <w:pPr>
+                      <w:pStyle w:val="22"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>Revista Brasileira de Ensino e Aprendizagem</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5FCBBD4E">
+                    <w:pPr>
+                      <w:pStyle w:val="22"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>ISSN  2764-1368</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5108F681">
+                    <w:pPr>
+                      <w:pStyle w:val="101"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Volume</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">,  p. </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>ab - cd</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="068F2520">
+                    <w:pPr>
+                      <w:pStyle w:val="101"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> HYPERLINK "https://rebena.emnuvens.com.br/revista/index" </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="18"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>https://rebena.emnuvens.com.br/revista/index</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="18"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="27A321F9">
+                    <w:pPr>
+                      <w:pStyle w:val="101"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="18"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="06972D01">
+                    <w:pPr>
+                      <w:pStyle w:val="101"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Bell MT" w:cs="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-      <w:t>2021</w:t>
+    <w:r>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-624205</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27305</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1061085" cy="1061085"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Imagem 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 8"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1061085" cy="1061085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25EB3AE1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+      </w:pBdr>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="142" w:right="198"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="64E2F752">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3EC01A8A">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="12"/>
+      <w:tblW w:w="5642" w:type="dxa"/>
+      <w:tblInd w:w="3397" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5642"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="4C98CEC0">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5642" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B1EB395">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Revista Brasileira de Ensino e Aprendizagem, v.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>14</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>, 202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="02A2E31C">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="12"/>
+      <w:tblW w:w="18324" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9162"/>
+      <w:gridCol w:w="9162"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="1A71C527">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="149" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9162" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C29E255">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:i/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9162" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:noWrap w:val="0"/>
+          <w:vAlign w:val="top"/>
+        </w:tcPr>
+        <w:p w14:paraId="29664566">
+          <w:pPr>
+            <w:pStyle w:val="33"/>
+            <w:widowControl w:val="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:i/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7181FBEF">
+    <w:pPr>
+      <w:pStyle w:val="33"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C1C3956"/>
-[...178 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="2DE15F9C"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0416000D">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2DE15F9C"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="50CA0EC8"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0416000D">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50CA0EC8"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
-[...4 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="80"/>
+  <w:displayBackgroundShape w:val="1"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
-    <w:footnote w:id="0"/>
+    <w:footnote w:id="6"/>
+    <w:footnote w:id="7"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:doNotLeaveBackslashAlone/>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A3B19"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00F85BDB"/>
+    <w:rsidRoot w:val="00172A27"/>
+    <w:rsid w:val="0000219C"/>
+    <w:rsid w:val="00032EE3"/>
+    <w:rsid w:val="00036F8B"/>
+    <w:rsid w:val="00065CD5"/>
+    <w:rsid w:val="00096C94"/>
+    <w:rsid w:val="00133503"/>
+    <w:rsid w:val="00173FC7"/>
+    <w:rsid w:val="001C42B7"/>
+    <w:rsid w:val="001D30F5"/>
+    <w:rsid w:val="001E13B1"/>
+    <w:rsid w:val="001F6D0B"/>
+    <w:rsid w:val="00252822"/>
+    <w:rsid w:val="00257223"/>
+    <w:rsid w:val="00295574"/>
+    <w:rsid w:val="002C01E8"/>
+    <w:rsid w:val="002E7105"/>
+    <w:rsid w:val="00331F5D"/>
+    <w:rsid w:val="00355EDB"/>
+    <w:rsid w:val="003919FF"/>
+    <w:rsid w:val="003A703E"/>
+    <w:rsid w:val="003B5C03"/>
+    <w:rsid w:val="003D46DD"/>
+    <w:rsid w:val="003E79CF"/>
+    <w:rsid w:val="003F496E"/>
+    <w:rsid w:val="004135BD"/>
+    <w:rsid w:val="0042593E"/>
+    <w:rsid w:val="004426B7"/>
+    <w:rsid w:val="00444560"/>
+    <w:rsid w:val="004C3B9B"/>
+    <w:rsid w:val="004C6E7B"/>
+    <w:rsid w:val="004C7CD9"/>
+    <w:rsid w:val="00513C6E"/>
+    <w:rsid w:val="00521B61"/>
+    <w:rsid w:val="00564C7D"/>
+    <w:rsid w:val="00566003"/>
+    <w:rsid w:val="00574207"/>
+    <w:rsid w:val="00626ADA"/>
+    <w:rsid w:val="006326B1"/>
+    <w:rsid w:val="006357DD"/>
+    <w:rsid w:val="0066436C"/>
+    <w:rsid w:val="00677160"/>
+    <w:rsid w:val="006A67F8"/>
+    <w:rsid w:val="006C7288"/>
+    <w:rsid w:val="006F53D9"/>
+    <w:rsid w:val="00723D38"/>
+    <w:rsid w:val="007334FD"/>
+    <w:rsid w:val="007B2049"/>
+    <w:rsid w:val="007C1DC1"/>
+    <w:rsid w:val="007E2BFF"/>
+    <w:rsid w:val="007E570F"/>
+    <w:rsid w:val="00806297"/>
+    <w:rsid w:val="008304BF"/>
+    <w:rsid w:val="008A5215"/>
+    <w:rsid w:val="008C59F3"/>
+    <w:rsid w:val="008D5F70"/>
+    <w:rsid w:val="008F0DDB"/>
+    <w:rsid w:val="00930AA4"/>
+    <w:rsid w:val="00936FE2"/>
+    <w:rsid w:val="00937283"/>
+    <w:rsid w:val="00944446"/>
+    <w:rsid w:val="009949A0"/>
+    <w:rsid w:val="009C7D1B"/>
+    <w:rsid w:val="009D32A9"/>
+    <w:rsid w:val="009E3416"/>
+    <w:rsid w:val="00A31B81"/>
+    <w:rsid w:val="00A3399F"/>
+    <w:rsid w:val="00A368BF"/>
+    <w:rsid w:val="00A72535"/>
+    <w:rsid w:val="00A77445"/>
+    <w:rsid w:val="00A8717E"/>
+    <w:rsid w:val="00AD3A6A"/>
+    <w:rsid w:val="00AD69F3"/>
+    <w:rsid w:val="00B014E8"/>
+    <w:rsid w:val="00BA73D5"/>
+    <w:rsid w:val="00BD713A"/>
+    <w:rsid w:val="00BE35D1"/>
+    <w:rsid w:val="00C404F8"/>
+    <w:rsid w:val="00C51448"/>
+    <w:rsid w:val="00C55A9D"/>
+    <w:rsid w:val="00C625F7"/>
+    <w:rsid w:val="00C85BB8"/>
+    <w:rsid w:val="00C92902"/>
+    <w:rsid w:val="00C95B85"/>
+    <w:rsid w:val="00CA572A"/>
+    <w:rsid w:val="00CE40F0"/>
+    <w:rsid w:val="00CF329F"/>
+    <w:rsid w:val="00D02BB7"/>
+    <w:rsid w:val="00D75F0C"/>
+    <w:rsid w:val="00D95D1D"/>
+    <w:rsid w:val="00E17AE8"/>
+    <w:rsid w:val="00E63678"/>
+    <w:rsid w:val="00EE69B8"/>
+    <w:rsid w:val="00EF22A5"/>
+    <w:rsid w:val="00F40C60"/>
+    <w:rsid w:val="00F5734D"/>
+    <w:rsid w:val="00F66ECE"/>
+    <w:rsid w:val="00FC08FA"/>
+    <w:rsid w:val="00FD6A6F"/>
+    <w:rsid w:val="00FE6D53"/>
+    <w:rsid w:val="01263E83"/>
+    <w:rsid w:val="017508AF"/>
+    <w:rsid w:val="01A261FF"/>
+    <w:rsid w:val="01A64B21"/>
+    <w:rsid w:val="01ED3B0F"/>
+    <w:rsid w:val="02CB2AA4"/>
+    <w:rsid w:val="02EC2018"/>
+    <w:rsid w:val="03F35BEB"/>
+    <w:rsid w:val="04C75D62"/>
+    <w:rsid w:val="04E111FA"/>
+    <w:rsid w:val="05132045"/>
+    <w:rsid w:val="05D9309F"/>
+    <w:rsid w:val="0625166C"/>
+    <w:rsid w:val="06363EFA"/>
+    <w:rsid w:val="06765EB3"/>
+    <w:rsid w:val="072E20BA"/>
+    <w:rsid w:val="078E1170"/>
+    <w:rsid w:val="079852F5"/>
+    <w:rsid w:val="07CE0D60"/>
+    <w:rsid w:val="07D21D7A"/>
+    <w:rsid w:val="07D83A2B"/>
+    <w:rsid w:val="07EB6DA1"/>
+    <w:rsid w:val="07F67DD3"/>
+    <w:rsid w:val="080A0C0B"/>
+    <w:rsid w:val="08234709"/>
+    <w:rsid w:val="089D6553"/>
+    <w:rsid w:val="09A4039E"/>
+    <w:rsid w:val="09B12CAC"/>
+    <w:rsid w:val="0A335C73"/>
+    <w:rsid w:val="0A4A6CB8"/>
+    <w:rsid w:val="0A845D6A"/>
+    <w:rsid w:val="0A9A3E09"/>
+    <w:rsid w:val="0A9F6B96"/>
+    <w:rsid w:val="0AB85257"/>
+    <w:rsid w:val="0AEA3D79"/>
+    <w:rsid w:val="0B654FC1"/>
+    <w:rsid w:val="0B9C4A5C"/>
+    <w:rsid w:val="0BA87E97"/>
+    <w:rsid w:val="0BC45C5A"/>
+    <w:rsid w:val="0C2F0975"/>
+    <w:rsid w:val="0C6B0D67"/>
+    <w:rsid w:val="0C9E71F1"/>
+    <w:rsid w:val="0CA6168D"/>
+    <w:rsid w:val="0CC22F65"/>
+    <w:rsid w:val="0CE9266E"/>
+    <w:rsid w:val="0D386828"/>
+    <w:rsid w:val="0D824C8D"/>
+    <w:rsid w:val="0D8B468C"/>
+    <w:rsid w:val="0D966BF1"/>
+    <w:rsid w:val="0DD07DB4"/>
+    <w:rsid w:val="0DD15D3A"/>
+    <w:rsid w:val="0E18085F"/>
+    <w:rsid w:val="0E2B4B97"/>
+    <w:rsid w:val="0E4A11EF"/>
+    <w:rsid w:val="0E6341AE"/>
+    <w:rsid w:val="0E656E02"/>
+    <w:rsid w:val="0E961797"/>
+    <w:rsid w:val="0EAD6A8A"/>
+    <w:rsid w:val="0EF0227D"/>
+    <w:rsid w:val="0F246CED"/>
+    <w:rsid w:val="0F6C58DE"/>
+    <w:rsid w:val="0F8E234F"/>
+    <w:rsid w:val="0FAE46DB"/>
+    <w:rsid w:val="0FB221E3"/>
+    <w:rsid w:val="0FD034A5"/>
+    <w:rsid w:val="10464817"/>
+    <w:rsid w:val="107C28A1"/>
+    <w:rsid w:val="10B57DAB"/>
+    <w:rsid w:val="10DE51FF"/>
+    <w:rsid w:val="11051582"/>
+    <w:rsid w:val="11332A6D"/>
+    <w:rsid w:val="116206E1"/>
+    <w:rsid w:val="12333B08"/>
+    <w:rsid w:val="12833AF0"/>
+    <w:rsid w:val="12C07066"/>
+    <w:rsid w:val="12C604E3"/>
+    <w:rsid w:val="12C97C98"/>
+    <w:rsid w:val="134C4DAB"/>
+    <w:rsid w:val="13646E4A"/>
+    <w:rsid w:val="13796D98"/>
+    <w:rsid w:val="13F42DF3"/>
+    <w:rsid w:val="13FC14ED"/>
+    <w:rsid w:val="14F56832"/>
+    <w:rsid w:val="16C42106"/>
+    <w:rsid w:val="170629C4"/>
+    <w:rsid w:val="17441641"/>
+    <w:rsid w:val="17707100"/>
+    <w:rsid w:val="177B7205"/>
+    <w:rsid w:val="1813751A"/>
+    <w:rsid w:val="1893775A"/>
+    <w:rsid w:val="18CB7571"/>
+    <w:rsid w:val="18CC32BD"/>
+    <w:rsid w:val="18D71629"/>
+    <w:rsid w:val="18F4696C"/>
+    <w:rsid w:val="1931158A"/>
+    <w:rsid w:val="19C33B97"/>
+    <w:rsid w:val="19FF02BF"/>
+    <w:rsid w:val="1A240C73"/>
+    <w:rsid w:val="1A913D54"/>
+    <w:rsid w:val="1AC05B70"/>
+    <w:rsid w:val="1AE6196C"/>
+    <w:rsid w:val="1B824A40"/>
+    <w:rsid w:val="1BBE5A0D"/>
+    <w:rsid w:val="1CD5004A"/>
+    <w:rsid w:val="1D1C56D9"/>
+    <w:rsid w:val="1D904CB1"/>
+    <w:rsid w:val="1E4748F8"/>
+    <w:rsid w:val="1EA67959"/>
+    <w:rsid w:val="1EB74F38"/>
+    <w:rsid w:val="1EBF35BA"/>
+    <w:rsid w:val="1F0F4603"/>
+    <w:rsid w:val="1F5751A7"/>
+    <w:rsid w:val="1F697D22"/>
+    <w:rsid w:val="207517AB"/>
+    <w:rsid w:val="211C5917"/>
+    <w:rsid w:val="21790925"/>
+    <w:rsid w:val="219E183D"/>
+    <w:rsid w:val="21EA40DB"/>
+    <w:rsid w:val="221F4855"/>
+    <w:rsid w:val="223D4338"/>
+    <w:rsid w:val="229548C9"/>
+    <w:rsid w:val="230A2A35"/>
+    <w:rsid w:val="233B0E5B"/>
+    <w:rsid w:val="23A8328F"/>
+    <w:rsid w:val="240F5294"/>
+    <w:rsid w:val="24410FEA"/>
+    <w:rsid w:val="2444710E"/>
+    <w:rsid w:val="24BD2248"/>
+    <w:rsid w:val="24E37F11"/>
+    <w:rsid w:val="251973E8"/>
+    <w:rsid w:val="25C2728F"/>
+    <w:rsid w:val="25E344AC"/>
+    <w:rsid w:val="26AE27CF"/>
+    <w:rsid w:val="26BC6FD4"/>
+    <w:rsid w:val="26C848AF"/>
+    <w:rsid w:val="273913E2"/>
+    <w:rsid w:val="275A1636"/>
+    <w:rsid w:val="277F6C0E"/>
+    <w:rsid w:val="27C94452"/>
+    <w:rsid w:val="289D3A99"/>
+    <w:rsid w:val="28DA0D66"/>
+    <w:rsid w:val="29083B7E"/>
+    <w:rsid w:val="29823E4E"/>
+    <w:rsid w:val="299F65D6"/>
+    <w:rsid w:val="29D93960"/>
+    <w:rsid w:val="2A011178"/>
+    <w:rsid w:val="2A4402CE"/>
+    <w:rsid w:val="2A9718A8"/>
+    <w:rsid w:val="2AED17AB"/>
+    <w:rsid w:val="2AFA0E11"/>
+    <w:rsid w:val="2B2C3F07"/>
+    <w:rsid w:val="2B8557C4"/>
+    <w:rsid w:val="2B9F159F"/>
+    <w:rsid w:val="2C271DE5"/>
+    <w:rsid w:val="2C5227BB"/>
+    <w:rsid w:val="2C814110"/>
+    <w:rsid w:val="2CA823C5"/>
+    <w:rsid w:val="2CAA2A2D"/>
+    <w:rsid w:val="2D070675"/>
+    <w:rsid w:val="2D2E5BF2"/>
+    <w:rsid w:val="2D7E7E46"/>
+    <w:rsid w:val="2E53699C"/>
+    <w:rsid w:val="2E9D5CE4"/>
+    <w:rsid w:val="2EA67B88"/>
+    <w:rsid w:val="2F724A6D"/>
+    <w:rsid w:val="2F820359"/>
+    <w:rsid w:val="2F8F1169"/>
+    <w:rsid w:val="2F9D4395"/>
+    <w:rsid w:val="303654A5"/>
+    <w:rsid w:val="307F7AFA"/>
+    <w:rsid w:val="31336776"/>
+    <w:rsid w:val="32305BB6"/>
+    <w:rsid w:val="32953E36"/>
+    <w:rsid w:val="32A379BA"/>
+    <w:rsid w:val="330073DD"/>
+    <w:rsid w:val="334F468B"/>
+    <w:rsid w:val="336B2075"/>
+    <w:rsid w:val="33CD364E"/>
+    <w:rsid w:val="341B554B"/>
+    <w:rsid w:val="345C7467"/>
+    <w:rsid w:val="349260CF"/>
+    <w:rsid w:val="34962933"/>
+    <w:rsid w:val="34E63982"/>
+    <w:rsid w:val="352011B6"/>
+    <w:rsid w:val="35803DFD"/>
+    <w:rsid w:val="35C3492C"/>
+    <w:rsid w:val="36C16103"/>
+    <w:rsid w:val="36CE7BF8"/>
+    <w:rsid w:val="37180B26"/>
+    <w:rsid w:val="373118A4"/>
+    <w:rsid w:val="373E72DC"/>
+    <w:rsid w:val="37912439"/>
+    <w:rsid w:val="37997CEF"/>
+    <w:rsid w:val="384A285C"/>
+    <w:rsid w:val="38C954C6"/>
+    <w:rsid w:val="391D27B2"/>
+    <w:rsid w:val="39D16B98"/>
+    <w:rsid w:val="3A8128E0"/>
+    <w:rsid w:val="3AB02FA5"/>
+    <w:rsid w:val="3AD73DFC"/>
+    <w:rsid w:val="3BBC5DF8"/>
+    <w:rsid w:val="3C0F2297"/>
+    <w:rsid w:val="3C1A48A7"/>
+    <w:rsid w:val="3C2277A4"/>
+    <w:rsid w:val="3C6F755A"/>
+    <w:rsid w:val="3CF9631B"/>
+    <w:rsid w:val="3D1B69DC"/>
+    <w:rsid w:val="3D6D1241"/>
+    <w:rsid w:val="3F207766"/>
+    <w:rsid w:val="3F266AA8"/>
+    <w:rsid w:val="3F970C2C"/>
+    <w:rsid w:val="3FBB20E4"/>
+    <w:rsid w:val="3FCE3965"/>
+    <w:rsid w:val="405A716B"/>
+    <w:rsid w:val="410E7018"/>
+    <w:rsid w:val="416679D3"/>
+    <w:rsid w:val="41F664E3"/>
+    <w:rsid w:val="42201C89"/>
+    <w:rsid w:val="42254882"/>
+    <w:rsid w:val="428312AF"/>
+    <w:rsid w:val="42A31DC9"/>
+    <w:rsid w:val="43116246"/>
+    <w:rsid w:val="433B0FF2"/>
+    <w:rsid w:val="43A92CFF"/>
+    <w:rsid w:val="441A2E86"/>
+    <w:rsid w:val="442D18F9"/>
+    <w:rsid w:val="44D202F8"/>
+    <w:rsid w:val="44E1728E"/>
+    <w:rsid w:val="45063D79"/>
+    <w:rsid w:val="4515757B"/>
+    <w:rsid w:val="460C34F8"/>
+    <w:rsid w:val="46A41095"/>
+    <w:rsid w:val="47392806"/>
+    <w:rsid w:val="477A6E04"/>
+    <w:rsid w:val="48261EA3"/>
+    <w:rsid w:val="48672B37"/>
+    <w:rsid w:val="48816480"/>
+    <w:rsid w:val="488F0BC4"/>
+    <w:rsid w:val="48DF147A"/>
+    <w:rsid w:val="49757783"/>
+    <w:rsid w:val="49896396"/>
+    <w:rsid w:val="49F64D03"/>
+    <w:rsid w:val="4AA21003"/>
+    <w:rsid w:val="4AC725EF"/>
+    <w:rsid w:val="4B6A4D80"/>
+    <w:rsid w:val="4BB949C8"/>
+    <w:rsid w:val="4BC07BD6"/>
+    <w:rsid w:val="4C032AAA"/>
+    <w:rsid w:val="4C4D523C"/>
+    <w:rsid w:val="4C51708C"/>
+    <w:rsid w:val="4C6158CA"/>
+    <w:rsid w:val="4CC77104"/>
+    <w:rsid w:val="4CDC7567"/>
+    <w:rsid w:val="4CEE4DC5"/>
+    <w:rsid w:val="4E302D7F"/>
+    <w:rsid w:val="4E8059BB"/>
+    <w:rsid w:val="4EBC2D80"/>
+    <w:rsid w:val="4ED824D1"/>
+    <w:rsid w:val="50084FB8"/>
+    <w:rsid w:val="506D0A6A"/>
+    <w:rsid w:val="508B7BDE"/>
+    <w:rsid w:val="50B2284D"/>
+    <w:rsid w:val="50D448FC"/>
+    <w:rsid w:val="518B6F12"/>
+    <w:rsid w:val="522030C9"/>
+    <w:rsid w:val="524D6516"/>
+    <w:rsid w:val="526724AD"/>
+    <w:rsid w:val="52BD204D"/>
+    <w:rsid w:val="53347F9C"/>
+    <w:rsid w:val="540E787D"/>
+    <w:rsid w:val="546B21CA"/>
+    <w:rsid w:val="54C5100D"/>
+    <w:rsid w:val="552733C1"/>
+    <w:rsid w:val="55347B49"/>
+    <w:rsid w:val="553F3D08"/>
+    <w:rsid w:val="556328C4"/>
+    <w:rsid w:val="558F536E"/>
+    <w:rsid w:val="5597277B"/>
+    <w:rsid w:val="55EC15E7"/>
+    <w:rsid w:val="56515A2C"/>
+    <w:rsid w:val="568941E7"/>
+    <w:rsid w:val="56A838BD"/>
+    <w:rsid w:val="56AA6384"/>
+    <w:rsid w:val="56B4441B"/>
+    <w:rsid w:val="56FF13A9"/>
+    <w:rsid w:val="57541992"/>
+    <w:rsid w:val="57BB0053"/>
+    <w:rsid w:val="57FB7438"/>
+    <w:rsid w:val="581411F3"/>
+    <w:rsid w:val="58273B4B"/>
+    <w:rsid w:val="5843644A"/>
+    <w:rsid w:val="58442762"/>
+    <w:rsid w:val="597F6C63"/>
+    <w:rsid w:val="59CA007C"/>
+    <w:rsid w:val="59FC7CE0"/>
+    <w:rsid w:val="5A0F0014"/>
+    <w:rsid w:val="5A3563A3"/>
+    <w:rsid w:val="5AE87BE0"/>
+    <w:rsid w:val="5B16317F"/>
+    <w:rsid w:val="5C3D2C20"/>
+    <w:rsid w:val="5C4850DF"/>
+    <w:rsid w:val="5C564D8D"/>
+    <w:rsid w:val="5D030E44"/>
+    <w:rsid w:val="5D786A42"/>
+    <w:rsid w:val="5DA111E8"/>
+    <w:rsid w:val="5DF06CE7"/>
+    <w:rsid w:val="5E0A26D5"/>
+    <w:rsid w:val="5ED56BB0"/>
+    <w:rsid w:val="5EEB0BB9"/>
+    <w:rsid w:val="5F2B7EA7"/>
+    <w:rsid w:val="5F401095"/>
+    <w:rsid w:val="5F702A21"/>
+    <w:rsid w:val="5FA07979"/>
+    <w:rsid w:val="600B6B7A"/>
+    <w:rsid w:val="603C3F95"/>
+    <w:rsid w:val="60777FDD"/>
+    <w:rsid w:val="61070BAA"/>
+    <w:rsid w:val="610C5617"/>
+    <w:rsid w:val="61460DE4"/>
+    <w:rsid w:val="61671B3E"/>
+    <w:rsid w:val="61AB7895"/>
+    <w:rsid w:val="61DF7C40"/>
+    <w:rsid w:val="621006F6"/>
+    <w:rsid w:val="62907E9E"/>
+    <w:rsid w:val="635E43C0"/>
+    <w:rsid w:val="63F24F63"/>
+    <w:rsid w:val="64BC79D1"/>
+    <w:rsid w:val="64D52DF0"/>
+    <w:rsid w:val="6508670D"/>
+    <w:rsid w:val="65334788"/>
+    <w:rsid w:val="65451832"/>
+    <w:rsid w:val="65A246F0"/>
+    <w:rsid w:val="65F502CE"/>
+    <w:rsid w:val="664370CC"/>
+    <w:rsid w:val="664726D9"/>
+    <w:rsid w:val="66B0755B"/>
+    <w:rsid w:val="66C13F3B"/>
+    <w:rsid w:val="67667F6E"/>
+    <w:rsid w:val="679A7FEA"/>
+    <w:rsid w:val="67A06922"/>
+    <w:rsid w:val="67A81584"/>
+    <w:rsid w:val="67CB70A7"/>
+    <w:rsid w:val="67F73EC0"/>
+    <w:rsid w:val="680346B7"/>
+    <w:rsid w:val="68035DDD"/>
+    <w:rsid w:val="682E18C1"/>
+    <w:rsid w:val="68350607"/>
+    <w:rsid w:val="69336EEF"/>
+    <w:rsid w:val="695411BA"/>
+    <w:rsid w:val="698679E4"/>
+    <w:rsid w:val="69AC7474"/>
+    <w:rsid w:val="69B96800"/>
+    <w:rsid w:val="6A276A81"/>
+    <w:rsid w:val="6A2C5734"/>
+    <w:rsid w:val="6A9D0DC1"/>
+    <w:rsid w:val="6B0C13C0"/>
+    <w:rsid w:val="6B0C63F2"/>
+    <w:rsid w:val="6B4E2CB3"/>
+    <w:rsid w:val="6B4F0840"/>
+    <w:rsid w:val="6C0B434D"/>
+    <w:rsid w:val="6C1B5B91"/>
+    <w:rsid w:val="6C6E3530"/>
+    <w:rsid w:val="6C861C34"/>
+    <w:rsid w:val="6CA66FF8"/>
+    <w:rsid w:val="6D3273DD"/>
+    <w:rsid w:val="6D802852"/>
+    <w:rsid w:val="6DA13003"/>
+    <w:rsid w:val="6DA460DD"/>
+    <w:rsid w:val="6DE900C1"/>
+    <w:rsid w:val="6E1D188D"/>
+    <w:rsid w:val="6E2A15CB"/>
+    <w:rsid w:val="6E3E65F1"/>
+    <w:rsid w:val="6EB42801"/>
+    <w:rsid w:val="6F1B195E"/>
+    <w:rsid w:val="6F84364F"/>
+    <w:rsid w:val="6FAA07D8"/>
+    <w:rsid w:val="70DD0252"/>
+    <w:rsid w:val="70DD7DE3"/>
+    <w:rsid w:val="70FE236E"/>
+    <w:rsid w:val="71432164"/>
+    <w:rsid w:val="71D938A5"/>
+    <w:rsid w:val="7218439B"/>
+    <w:rsid w:val="723B1A3C"/>
+    <w:rsid w:val="72970722"/>
+    <w:rsid w:val="72977F10"/>
+    <w:rsid w:val="72CD22A5"/>
+    <w:rsid w:val="7359731E"/>
+    <w:rsid w:val="74063369"/>
+    <w:rsid w:val="745765D9"/>
+    <w:rsid w:val="74C63713"/>
+    <w:rsid w:val="74E31AB7"/>
+    <w:rsid w:val="75455ED6"/>
+    <w:rsid w:val="754C0D0F"/>
+    <w:rsid w:val="754E79A1"/>
+    <w:rsid w:val="759A3A8D"/>
+    <w:rsid w:val="75BD7438"/>
+    <w:rsid w:val="75CC41DA"/>
+    <w:rsid w:val="76072217"/>
+    <w:rsid w:val="7618684D"/>
+    <w:rsid w:val="761F5E1F"/>
+    <w:rsid w:val="76284412"/>
+    <w:rsid w:val="76A71873"/>
+    <w:rsid w:val="76AD6D41"/>
+    <w:rsid w:val="76F23337"/>
+    <w:rsid w:val="771A6604"/>
+    <w:rsid w:val="77772337"/>
+    <w:rsid w:val="782A43F8"/>
+    <w:rsid w:val="78344F0E"/>
+    <w:rsid w:val="78371A8E"/>
+    <w:rsid w:val="783959B0"/>
+    <w:rsid w:val="78596EC0"/>
+    <w:rsid w:val="78860DAF"/>
+    <w:rsid w:val="78945685"/>
+    <w:rsid w:val="79776124"/>
+    <w:rsid w:val="79BB53F9"/>
+    <w:rsid w:val="7A7A2425"/>
+    <w:rsid w:val="7B0144F5"/>
+    <w:rsid w:val="7B312AA8"/>
+    <w:rsid w:val="7BA07F60"/>
+    <w:rsid w:val="7BA6701A"/>
+    <w:rsid w:val="7BDA1B58"/>
+    <w:rsid w:val="7C3331ED"/>
+    <w:rsid w:val="7C3829D4"/>
+    <w:rsid w:val="7C3B0B1F"/>
+    <w:rsid w:val="7C741708"/>
+    <w:rsid w:val="7D1A2BCE"/>
+    <w:rsid w:val="7D1A421C"/>
+    <w:rsid w:val="7D5B49CB"/>
+    <w:rsid w:val="7DD535D3"/>
+    <w:rsid w:val="7DDE7694"/>
+    <w:rsid w:val="7DE9070E"/>
+    <w:rsid w:val="7DF41778"/>
+    <w:rsid w:val="7E2220C7"/>
+    <w:rsid w:val="7E67067E"/>
+    <w:rsid w:val="7E9C4CDD"/>
+    <w:rsid w:val="7F5524F8"/>
+    <w:rsid w:val="7FD8724E"/>
   </w:rsids>
   <m:mathPr>
-    <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:uiCompat97To2003/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15362"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="f">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke on="f"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="39" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="35" w:semiHidden="0" w:name="caption"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:semiHidden="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal Table"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="29" w:semiHidden="0" w:name="Quote"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00201CF5"/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="46"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="47"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="48"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="49"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="50"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="51"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="1F3763"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="52"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1296" w:hanging="1296"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="53"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="54"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1584" w:hanging="1584"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="11">
     <w:name w:val="Default Paragraph Font"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="12">
+    <w:name w:val="Normal Table"/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
-[...2 lines deleted...]
-    <w:link w:val="Textodebalo"/>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="11"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="18">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="11"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="19">
+    <w:name w:val="page number"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="240" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="22"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="55"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="56"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="28">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="22"/>
+    <w:link w:val="57"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="29">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="58"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="30">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="zh-CN" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="59"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00331BB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="25"/>
+    <w:next w:val="25"/>
+    <w:link w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00331BB6"/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="61"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00331BB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="62"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00331BB6"/>
-[...19 lines deleted...]
-    <w:pPr>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...33 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
-[...5 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:styleId="37">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="35"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="38">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="39">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="256" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="40">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="63"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="64"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="43">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="44">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="65"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="45">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="46">
+    <w:name w:val="Título 1 Char"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+    <w:name w:val="Título 2 Char"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+    <w:name w:val="Título 3 Char"/>
+    <w:link w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="49">
+    <w:name w:val="Título 4 Char"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Título 5 Char"/>
+    <w:link w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+    <w:name w:val="Título 6 Char"/>
+    <w:link w:val="7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
+      <w:color w:val="1F3763"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="52">
+    <w:name w:val="Título 7 Char"/>
+    <w:link w:val="8"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3864"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="53">
+    <w:name w:val="Título 8 Char"/>
+    <w:link w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="54">
+    <w:name w:val="Título 9 Char"/>
+    <w:link w:val="10"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="55">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="56">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:link w:val="25"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="57">
+    <w:name w:val="Título Char"/>
+    <w:link w:val="28"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="58">
+    <w:name w:val="Normal (Web) Char"/>
+    <w:link w:val="29"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="59">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:link w:val="33"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:link w:val="34"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Rodapé Char"/>
+    <w:link w:val="35"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="62">
+    <w:name w:val="Endereço HTML Char"/>
+    <w:link w:val="36"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="63">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="41"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="64">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:link w:val="42"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="65">
+    <w:name w:val="Recuo de corpo de texto Char"/>
+    <w:link w:val="44"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66">
+    <w:name w:val="Corpo A"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="67">
+    <w:name w:val="Link da Internet"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="68">
+    <w:name w:val="apple-converted-space"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="69">
+    <w:name w:val="Âncora da nota de rodapé"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Footnote Characters"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="71">
+    <w:name w:val="y2iqfc"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="72">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="19"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="73">
+    <w:name w:val="at_a11y"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="74">
+    <w:name w:val="addthis_separator"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="75">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="76">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="zh-CN" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="77">
+    <w:name w:val="Menção Pendente1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="78">
+    <w:name w:val="hps"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="79">
+    <w:name w:val="A0"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="A1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="81">
+    <w:name w:val="su-dropcap"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="82">
+    <w:name w:val="A7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="83">
+    <w:name w:val="Intense Reference"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="32"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85">
+    <w:name w:val="Cabeçalho e Rodapé"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86">
+    <w:name w:val="Texto"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+      <w:ind w:firstLine="202"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="87">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="88">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="89"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="89">
+    <w:name w:val="Sem Espaçamento Char"/>
+    <w:link w:val="88"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91">
+    <w:name w:val="Parágrafo da Lista1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92">
+    <w:name w:val="SP09 - Corpo do texto"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93">
+    <w:name w:val="SP13 - Referências Bibliográficas"/>
+    <w:basedOn w:val="87"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="284" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94">
+    <w:name w:val="Decimal Aligned"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="40"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="decimal" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97">
+    <w:name w:val="VD_Table_Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98">
+    <w:name w:val="FE_Table_Footnote"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="170" w:lineRule="exact"/>
+      <w:ind w:firstLine="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="90"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="100">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="37"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="101">
+    <w:name w:val="Conteúdo do quadro"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="102">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="49"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="666666" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="66"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4472C4" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="4472C4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="104">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="44"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="105">
+    <w:name w:val="Tabela Simples 41"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="44"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="60"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="107">
+    <w:name w:val="Tabela Simples 21"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:sz="4" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="108">
+    <w:name w:val="Unresolved Mention"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="109">
+    <w:name w:val="Caracteres de nota de rodapé"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:color w:val="1F1A17"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="111">
+    <w:name w:val="Estilo1 Car"/>
+    <w:link w:val="110"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="1F1A17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="112">
+    <w:name w:val="fontstyle01"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="NotoSans-Regular" w:hAnsi="NotoSans-Regular"/>
+      <w:color w:val="171615"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="113">
+    <w:name w:val="fontstyle21"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="NotoSans-Bold" w:hAnsi="NotoSans-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="114">
+    <w:name w:val="gt-block"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="115">
+    <w:name w:val="unnamed1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="116">
+    <w:name w:val="ecxmsonormal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="324" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="117">
+    <w:name w:val="Joseide - Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="118">
+    <w:name w:val="cristian"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="119">
+    <w:name w:val="Texto de comentário Char1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="120">
+    <w:name w:val="Assunto do comentário Char1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="121">
+    <w:name w:val="Pa33"/>
+    <w:basedOn w:val="96"/>
+    <w:next w:val="96"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="221" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="123"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268" w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="123">
+    <w:name w:val="Citação Char"/>
+    <w:link w:val="122"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="124">
+    <w:name w:val="_Style 122"/>
+    <w:basedOn w:val="2"/>
+    <w:next w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="1069" w:hanging="360"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="2F5496"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="125">
+    <w:name w:val="texto1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="126">
+    <w:name w:val="texto2"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="127">
+    <w:name w:val="_Style 125"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="128">
+    <w:name w:val="gqlncc"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="130">
+    <w:name w:val="a5-list-style-anker-ul-list"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="131">
+    <w:name w:val="ym-hideme"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="132">
+    <w:name w:val="a5-spacing-bottom-small"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="133">
+    <w:name w:val="a5-theme-linklist-item-more"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="134">
+    <w:name w:val="a5-theme-linklist-item-report"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="135">
+    <w:name w:val="a5-text-italic"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="136">
+    <w:name w:val="intro"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="137">
+    <w:name w:val="e-link"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="138">
+    <w:name w:val="li"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="139">
+    <w:name w:val="label"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="140">
+    <w:name w:val="share-icon"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="141">
+    <w:name w:val="copy"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="142">
+    <w:name w:val="name"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="143">
+    <w:name w:val="post-views-label"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="144">
+    <w:name w:val="post-views-count"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="145">
+    <w:name w:val="fn"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="146">
+    <w:name w:val="td-social-icon-wrap"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="147">
+    <w:name w:val="a-size-medium"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="148">
+    <w:name w:val="createdby"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="149">
+    <w:name w:val="category-name"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="150">
+    <w:name w:val="c-ad-appnexus__label"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="151">
+    <w:name w:val="c-article-text__drop-cap"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="152">
+    <w:name w:val="o-topic"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="153">
+    <w:name w:val="bmpui-ui-playbacktimelabel"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="154">
+    <w:name w:val="o-element__text"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="155">
+    <w:name w:val="font-normal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="156">
+    <w:name w:val="font-sansui"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="157">
+    <w:name w:val="block"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="158">
+    <w:name w:val="credit"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="159">
+    <w:name w:val="copyright"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="160">
+    <w:name w:val="tw-data-text"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="161">
+    <w:name w:val="ts-intro"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="162">
+    <w:name w:val="ts-author"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="163">
+    <w:name w:val="ts-figure-text"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="164">
+    <w:name w:val="teaser"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="165">
+    <w:name w:val="td-adspot-title"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="166">
+    <w:name w:val="text"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="167">
+    <w:name w:val="bpa-link-text"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168">
+    <w:name w:val="hinweis"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="169">
+    <w:name w:val="fonte_padrao"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="170">
+    <w:name w:val="post-author"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="171">
+    <w:name w:val="screen-reader-text"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="172">
+    <w:name w:val="meta-text"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="173">
+    <w:name w:val="post-date"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="174">
+    <w:name w:val="flickr_li"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="175">
+    <w:name w:val="rx_row_first"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="176">
+    <w:name w:val="rx_row_last"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="177">
+    <w:name w:val="picturebox"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="178">
+    <w:name w:val="login-img"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="179">
+    <w:name w:val="heading"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="180">
+    <w:name w:val="bpa-title"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="181">
+    <w:name w:val="_Style 179"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="182"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="182">
+    <w:name w:val="Parte superior-z do formulário Char"/>
+    <w:link w:val="181"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="183">
+    <w:name w:val="checkbox"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="184">
+    <w:name w:val="js-select-styler"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="185">
+    <w:name w:val="_Style 183"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="186"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="186">
+    <w:name w:val="Parte inferior do formulário Char"/>
+    <w:link w:val="185"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="187">
+    <w:name w:val="bpa-btn-title"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="188">
+    <w:name w:val="bpa-nav-meta-list-item"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="189">
+    <w:name w:val="bpa-bitv-label"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="190">
+    <w:name w:val="bpa-menu-btn-txt"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="191">
+    <w:name w:val="bpa-search-btn-txt"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="192">
+    <w:name w:val="bpa-toggledown"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="193">
+    <w:name w:val="bpa-topline-title"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="194">
+    <w:name w:val="bpa-teaser-title-text"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="195">
+    <w:name w:val="bpa-teaser-title-text-inner"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="196">
+    <w:name w:val="bpa-share-links-item"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="197">
+    <w:name w:val="bpa-caption"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="198">
+    <w:name w:val="bpa-license"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="199">
+    <w:name w:val="bpa-image-caption-mediacenter-paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="200">
+    <w:name w:val="bpa-image-caption-mediacenter-source"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="201">
+    <w:name w:val="bpa-share-title"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="202">
+    <w:name w:val="bpa-teaser-list-collection-item"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="203">
+    <w:name w:val="bpa-breadcrumb-nav-item"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="204">
+    <w:name w:val="pipe"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="205">
+    <w:name w:val="autores"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="206">
+    <w:name w:val="normaltable"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="6" w:space="5"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="6" w:space="5"/>
+        <w:between w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="207">
+    <w:name w:val="fontstyle0"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="208">
+    <w:name w:val="fontstyle1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209">
+    <w:name w:val="fontstyle2"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica-Oblique" w:hAnsi="Helvetica-Oblique" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="fontstyle3"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="GoogleSans-Regular" w:hAnsi="GoogleSans-Regular" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="211">
+    <w:name w:val="fontstyle4"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="212">
+    <w:name w:val="fontstyle31"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="GoogleSans-Regular" w:hAnsi="GoogleSans-Regular"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="213">
+    <w:name w:val="fontstyle41"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="214">
+    <w:name w:val="Título1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="215">
+    <w:name w:val="fontstyle51"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default" w:ascii="GoogleSans-Regular" w:hAnsi="GoogleSans-Regular"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="216">
+    <w:name w:val="Padrão"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="200" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="217">
+    <w:name w:val="ProjectNature"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="4536"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="218">
+    <w:name w:val="Resume"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="219">
+    <w:name w:val="Parágrafo"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="1701"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
+      <w:ind w:left="108"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="221">
+    <w:name w:val="Reference"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="276" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="222">
+    <w:name w:val="normaltextrun"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="223">
+    <w:name w:val="eop"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="224">
+    <w:name w:val="scxw226548774"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="225">
+    <w:name w:val="Tabela com grade1"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="226">
+    <w:name w:val="Tabela de Grade 4 - Ênfase 51"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9CC2E5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="227">
+    <w:name w:val="_Style 225"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="49"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="8EAADB" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4472C4" w:sz="4" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="228">
+    <w:name w:val="Fonte Imagem"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="229">
+    <w:name w:val="style25"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="230">
+    <w:name w:val="63 Título de Seção"/>
+    <w:basedOn w:val="231"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="231">
+    <w:name w:val="1 texto"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:firstLine="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="232">
+    <w:name w:val="highlightedsearchterm"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="233">
+    <w:name w:val="texto"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="234">
+    <w:name w:val="_Style 44"/>
+    <w:basedOn w:val="235"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="235">
+    <w:name w:val="Table Normal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="236">
+    <w:name w:val="_Style 45"/>
+    <w:basedOn w:val="235"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="237">
+    <w:name w:val="Nenhum"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="238">
+    <w:name w:val="online-date-separator"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="239">
+    <w:name w:val="truncatedauthor"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240">
+    <w:name w:val="Subtítulos"/>
+    <w:basedOn w:val="241"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="241">
+    <w:name w:val="Títulos"/>
+    <w:basedOn w:val="96"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="731" w:right="-1" w:hanging="1440"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="242">
+    <w:name w:val="freebirdanalyticsviewquestiontitle"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="243">
+    <w:name w:val="gzybw"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="244">
+    <w:name w:val="oanzf"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rebena.emnuvens.com.br/revista/index" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@cruzeirodosul.edu.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@provedor.com.br" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@unimontes.br" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4817,153 +10590,148 @@
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
+                <a:satMod val="350000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-[...10 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
+  <Pages>4</Pages>
+  <Words>773</Words>
+  <Characters>4725</Characters>
+  <Lines>167</Lines>
+  <Paragraphs>47</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5453</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.25242_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Revista Docens et Sapientia, v.1, p.5-13</dc:title>
-  <dc:creator>IFAL</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Cirlene</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>15.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:r8>0</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-12.1.0.25242</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ICV">
+    <vt:lpwstr>0F22780687CA45A9B19106D6EC3BF996_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMTM3MTBhNWQ0MDg4NTcxZDJmYWQ5ODA3NDFlZWEzYWIiLCJ1c2VySWQiOiIxNjY2OTYwOTU4MjM1In0=</vt:lpwstr>
+  </property>
+</Properties>
+</file>