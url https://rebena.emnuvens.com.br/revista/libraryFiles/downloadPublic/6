--- v0 (2025-10-15)
+++ v1 (2026-04-30)
@@ -510,99 +510,112 @@
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-608330</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>234315</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6965950" cy="46355"/>
                 <wp:effectExtent l="19050" t="19050" r="25400" b="29845"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Rectangle 76"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6965950" cy="46355"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:gradFill rotWithShape="1">
-[...14 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
                         <a:ln w="38100" cap="flat" cmpd="dbl">
                           <a:solidFill>
-                            <a:srgbClr val="7F7F7F"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0BAC6BA7"/>
+                          <w:p w14:paraId="0BAC6BA7">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:highlight w:val="black"/>
+                                <w14:textOutline w14:w="9525">
+                                  <w14:solidFill>
+                                    <w14:srgbClr w14:val="000000"/>
+                                  </w14:solidFill>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 76" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:-47.9pt;margin-top:18.45pt;height:3.65pt;width:548.5pt;mso-position-horizontal-relative:margin;mso-wrap-distance-bottom:0pt;mso-wrap-distance-top:0pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" fillcolor="#7F7F7F" filled="t" stroked="t" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAPQTHlNoAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMU/DMBSEdyT+g/WQ2Fo7oQQS8tIBhJDKgBo6MDqJG0fE&#10;z5HttoFfX3eC8XSnu+/K9WxGdlTOD5YQkqUApqi13UA9wu7zdfEIzAdJnRwtKYQf5WFdXV+Vsujs&#10;ibbqWIeexRLyhUTQIUwF577Vyki/tJOi6O2tMzJE6XreOXmK5WbkqRAZN3KguKDlpJ61ar/rg0F4&#10;q132tX342Kf6fTPMjfvl+e4F8fYmEU/AgprDXxgu+BEdqsjU2AN1no0Ii/w+ogeEuywHdgkIkaTA&#10;GoTVKgVelfz/heoMUEsDBBQAAAAIAIdO4kA9mgT1dQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VE1v2zAMvQ/YfxB0X+y0dZoYcXpo1l6GrVg37MzIsi1AX5OUr/36UZKbBh0K5LAEsGmJfOR7IrW8&#10;OyhJdtx5YXRDp5OSEq6ZaYXuG/rzx8OnOSU+gG5BGs0beuSe3q0+fljubc2vzGBkyx1BEO3rvW3o&#10;EIKti8KzgSvwE2O5xs3OOAUBP11ftA72iK5kcVWWs2JvXGudYdx7XF3nTToiuksATdcJxteGbRXX&#10;IaM6LiEgJT8I6+kqVdt1nIVvXed5ILKhyDSkJyZBexOfxWoJde/ADoKNJcAlJbzhpEBoTHqCWkMA&#10;snXiHyglmDPedGHCjCoykaQIspiWb7R5HsDyxAWl9vYkuv9/sOzr7skR0WInUKJB4YF/R9FA95KT&#10;21nUZ299jW7P9smNXx7NSPbQORXfSIMckqbHk6b8EAjDxdliVi0qlJvh3s3suqoiZvEabJ0Pj9wo&#10;Eo2GOsyelITdFx+y64vLKHD7IKQkzoRfIgxJo1h92vQYkw1iDcpUpmXv+s29dGQH2AW3D/E/FtH7&#10;c+9pGX/vhiRXUAqwKqiD0CEjLspqPo+AUAu9exw9kOKYN9GNmXCpf6lQCk1Q5YZWNzkr8QwkTwcx&#10;4ksejyJLgC2aaMckUpN9Q6/nWC7KCjiDHfY+mspieLuRmYGR4hTyvgL+3C0KvQY/ZF5pK/NSInCX&#10;yho4tJ91S8LRYq9ovCJorEbxlhLJ8UaJViYAQl7iiapIHXnxNK/jqceuy30WrXDYHBA0mhvTHrFl&#10;8QbDbhmM+4P5cX4b6n9vwWE1oBkuNxQVyeZ9yAO/tU70A0ZNY4FFBMOpyseSb4A4tuffyev11lv9&#10;BVBLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEA&#10;AACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn6&#10;9vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYj&#10;mWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6&#10;JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7oc&#10;vwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMw&#10;EEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5Cov&#10;pEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP&#10;+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xb&#10;z3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvX&#10;OP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAOgE&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAA&#10;AAAQAAAAygMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAA&#10;AO4DAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAA&#10;AAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQD0Ex5TaAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRy&#10;cy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kA9mgT1dQIAAD0FAAAOAAAAAAAAAAEAIAAAACkB&#10;AABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAAQBgAAAAA=&#10;">
-[...1 lines deleted...]
-                <v:stroke weight="3pt" color="#7F7F7F" linestyle="thinThin" joinstyle="miter"/>
+              <v:rect id="Rectangle 76" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:-47.9pt;margin-top:18.45pt;height:3.65pt;width:548.5pt;mso-position-horizontal-relative:margin;mso-wrap-distance-bottom:0pt;mso-wrap-distance-top:0pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" fillcolor="#000000 [3213]" filled="t" stroked="t" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAPQTHlNoAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMU/DMBSEdyT+g/WQ2Fo7oQQS8tIBhJDKgBo6MDqJG0fE&#10;z5HttoFfX3eC8XSnu+/K9WxGdlTOD5YQkqUApqi13UA9wu7zdfEIzAdJnRwtKYQf5WFdXV+Vsujs&#10;ibbqWIeexRLyhUTQIUwF577Vyki/tJOi6O2tMzJE6XreOXmK5WbkqRAZN3KguKDlpJ61ar/rg0F4&#10;q132tX342Kf6fTPMjfvl+e4F8fYmEU/AgprDXxgu+BEdqsjU2AN1no0Ii/w+ogeEuywHdgkIkaTA&#10;GoTVKgVelfz/heoMUEsDBBQAAAAIAIdO4kAz2XOzFgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VE1z0zAQvTPDf9DoTpy0JLSeOD00lAsDHQo/YCOtbc3oC0mJE349K9mEtlxywAf7SVq93X276/Xd&#10;0Wh2wBCVsw1fzOacoRVOKts1/Mf3h3c3nMUEVoJ2Fht+wsjvNm/frAdf45XrnZYYGJHYWA++4X1K&#10;vq6qKHo0EGfOo6XD1gUDiZahq2SAgdiNrq7m81U1uCB9cAJjpN3teMgnxnAJoWtbJXDrxN6gTSNr&#10;QA2JUoq98pFvSrRtiyJ9bduIiemGU6apvMkJ4V1+V5s11F0A3ysxhQCXhPAqJwPKktMz1RYSsH1Q&#10;/1AZJYKLrk0z4Uw1JlIUoSwW81faPPXgseRCUkd/Fj3+P1rx5fAYmJLUCZxZMFTwbyQa2E4j+7DK&#10;+gw+1mT25B/DtIoEc7LHNpj8pTTYsWh6OmuKx8QEba5uV8vbJckt6Oz96nq5zJzV38s+xPQJnWEZ&#10;NDyQ96IkHD7HNJr+Mcm+otNKPiityyJ0u3sd2AFyecszsb8w05YNDb++WcxzHEBN21KzEDSeEpc7&#10;XRy+uBIvY86RbSH2YwSFIQcAtVEJs1xQ9wjyo5UsnTyJa2mmeI7GoORMI41gRsUygdKXWJJ42mZq&#10;LA0+yZTLNBYmo3TcHYk0w52TJ6oxjTzJ27vwi/xTwzc8/txDoGjACtpuOCkywvs0TsjeB9X1dGtR&#10;VM1k1IaletPI5D5/vib8/Dex+Q1QSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVscy9Q&#10;SwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9cZrD&#10;GKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj0wso&#10;qTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7Z82/&#10;GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1f&#10;v/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SR&#10;WNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+&#10;USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ&#10;3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53yWw5&#10;cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAAAAAAABACAAAACJBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAA&#10;AAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAGsDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRmPNEA&#10;AACUAQAACwAAAAAAAAABACAAAACPAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAAAAAA&#10;AAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kA9BMeU2gAAAAoBAAAP&#10;AAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJAM9lzsxYCAABu&#10;BAAADgAAAAAAAAABACAAAAApAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAsQUAAAAA&#10;">
+                <v:fill on="t" focussize="0,0"/>
+                <v:stroke weight="3pt" color="#000000 [3213]" linestyle="thinThin" joinstyle="miter"/>
                 <v:imagedata o:title=""/>
                 <o:lock v:ext="edit" aspectratio="f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0BAC6BA7"/>
+                    <w:p w14:paraId="0BAC6BA7">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="auto"/>
+                          <w:highlight w:val="black"/>
+                          <w14:textOutline w14:w="9525">
+                            <w14:solidFill>
+                              <w14:srgbClr w14:val="000000"/>
+                            </w14:solidFill>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Submetido:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -1060,56 +1073,56 @@
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:sectPr>
           <w:headerReference r:id="rId7" w:type="first"/>
           <w:footerReference r:id="rId9" w:type="first"/>
           <w:headerReference r:id="rId5" w:type="default"/>
           <w:footerReference r:id="rId8" w:type="default"/>
           <w:headerReference r:id="rId6" w:type="even"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1100" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgMar w:top="1094" w:right="1411" w:bottom="1411" w:left="1411" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
-            <w:top w:val="thinThickThinLargeGap" w:color="808080" w:sz="24" w:space="24"/>
-[...2 lines deleted...]
-            <w:right w:val="thinThickThinLargeGap" w:color="808080" w:sz="24" w:space="24"/>
+            <w:top w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:left w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:bottom w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+            <w:right w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
           </w:pgBorders>
           <w:pgNumType w:fmt="decimal" w:start="68"/>
           <w:cols w:space="720" w:num="1"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360" w:charSpace="8192"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597DE637">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título da seção de introdução</w:t>
       </w:r>
       <w:r>
@@ -1285,50 +1298,52 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144FFD6D">
       <w:pPr>
         <w:pStyle w:val="87"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Correção gramatical, sintática, ortográfica e bibliográfica é de responsabilidade dos autores. Se aprovado, os autores deverão submeter o artigo a um profissional para correção ortográfica, morfossintática, estrutural, de coesão e coerência.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="43FA99DD">
       <w:pPr>
         <w:pStyle w:val="87"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Correções na escrita, criatividade da abordagem teórica e metodológica do texto, clareza e pertinência do estilo de redação são quesitos da avaliação pelos pareceristas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CBD541">
       <w:pPr>
@@ -1468,52 +1483,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, com um mínimo de 06 páginas e um máximo de 25 páginas, </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk50367005"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">devendo ser utilizada fonte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="13"/>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Garamond</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tamanho 12, espaço 1,5, e recuo de parágrafo de 1,25 cm na primeira linha</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. O título de cada seção deve ser colocado em negrito, com apenas a primeira letra maiúscula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1377845B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
@@ -2023,56 +2036,50 @@
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="74988CBA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4580E18B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Revistas em quadrinhos ou de humor</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2768,54 +2775,54 @@
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId14" w:type="first"/>
       <w:headerReference r:id="rId10" w:type="default"/>
       <w:footerReference r:id="rId12" w:type="default"/>
       <w:headerReference r:id="rId11" w:type="even"/>
       <w:footerReference r:id="rId13" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1100" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="thinThickThinLargeGap" w:color="808080" w:sz="24" w:space="24"/>
-[...2 lines deleted...]
-        <w:right w:val="thinThickThinLargeGap" w:color="808080" w:sz="24" w:space="24"/>
+        <w:top w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:left w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:bottom w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
+        <w:right w:val="thinThickThinMediumGap" w:color="000000" w:sz="36" w:space="24"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:space="720" w:num="1"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
@@ -2866,50 +2873,57 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2994,98 +3008,91 @@
   </w:font>
   <w:font w:name="GoogleSans-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
+  </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="DFD70000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Bell MT">
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0D835033">
     <w:pPr>
       <w:pStyle w:val="35"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
@@ -4914,70 +4921,70 @@
                               <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
-                            <w:t>X</w:t>
+                            <w:t>14</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
-                            <w:t>202Y</w:t>
+                            <w:t>2026</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">,  p. </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>ab - cd</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="068F2520">
                           <w:pPr>
                             <w:pStyle w:val="101"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5176,70 +5183,70 @@
                         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
-                      <w:t>X</w:t>
+                      <w:t>14</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
-                      <w:t>202Y</w:t>
+                      <w:t>2026</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">,  p. </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>ab - cd</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="068F2520">
                     <w:pPr>
                       <w:pStyle w:val="101"/>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5466,70 +5473,70 @@
             <w:rPr>
               <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revista Brasileira de Ensino e Aprendizagem, v.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>9</w:t>
+            <w:t>14</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, 202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="default" w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="02A2E31C">
     <w:pPr>
       <w:pStyle w:val="33"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="12"/>
       <w:tblW w:w="18324" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -5846,51 +5853,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:displayBackgroundShape w:val="1"/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="6"/>
     <w:footnote w:id="7"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotLeaveBackslashAlone/>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:doNotUseIndentAsNumberingTabStop/>
@@ -6036,50 +6043,51 @@
     <w:rsid w:val="0AB85257"/>
     <w:rsid w:val="0AEA3D79"/>
     <w:rsid w:val="0B654FC1"/>
     <w:rsid w:val="0B9C4A5C"/>
     <w:rsid w:val="0BA87E97"/>
     <w:rsid w:val="0BC45C5A"/>
     <w:rsid w:val="0C2F0975"/>
     <w:rsid w:val="0C6B0D67"/>
     <w:rsid w:val="0C9E71F1"/>
     <w:rsid w:val="0CA6168D"/>
     <w:rsid w:val="0CC22F65"/>
     <w:rsid w:val="0CE9266E"/>
     <w:rsid w:val="0D386828"/>
     <w:rsid w:val="0D824C8D"/>
     <w:rsid w:val="0D8B468C"/>
     <w:rsid w:val="0D966BF1"/>
     <w:rsid w:val="0DD07DB4"/>
     <w:rsid w:val="0DD15D3A"/>
     <w:rsid w:val="0E18085F"/>
     <w:rsid w:val="0E2B4B97"/>
     <w:rsid w:val="0E4A11EF"/>
     <w:rsid w:val="0E6341AE"/>
     <w:rsid w:val="0E656E02"/>
     <w:rsid w:val="0E961797"/>
     <w:rsid w:val="0EAD6A8A"/>
+    <w:rsid w:val="0EF0227D"/>
     <w:rsid w:val="0F246CED"/>
     <w:rsid w:val="0F6C58DE"/>
     <w:rsid w:val="0F8E234F"/>
     <w:rsid w:val="0FAE46DB"/>
     <w:rsid w:val="0FB221E3"/>
     <w:rsid w:val="0FD034A5"/>
     <w:rsid w:val="10464817"/>
     <w:rsid w:val="107C28A1"/>
     <w:rsid w:val="10B57DAB"/>
     <w:rsid w:val="10DE51FF"/>
     <w:rsid w:val="11051582"/>
     <w:rsid w:val="11332A6D"/>
     <w:rsid w:val="116206E1"/>
     <w:rsid w:val="12333B08"/>
     <w:rsid w:val="12833AF0"/>
     <w:rsid w:val="12C07066"/>
     <w:rsid w:val="12C604E3"/>
     <w:rsid w:val="12C97C98"/>
     <w:rsid w:val="134C4DAB"/>
     <w:rsid w:val="13646E4A"/>
     <w:rsid w:val="13796D98"/>
     <w:rsid w:val="13F42DF3"/>
     <w:rsid w:val="13FC14ED"/>
     <w:rsid w:val="14F56832"/>
     <w:rsid w:val="16C42106"/>
@@ -10650,77 +10658,80 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>4</Pages>
-  <Words>3726</Words>
-  <Characters>21061</Characters>
+  <Words>773</Words>
+  <Characters>4725</Characters>
   <Lines>167</Lines>
   <Paragraphs>47</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24734</CharactersWithSpaces>
-  <Application>WPS Office_12.2.0.18283_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>5453</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.25242_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Cirlene</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:r8>0</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KSOProductBuildVer">
-    <vt:lpwstr>1046-12.2.0.18283</vt:lpwstr>
+    <vt:lpwstr>1046-12.1.0.25242</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ICV">
-    <vt:lpwstr>2312B7012F894319B85D4D4F6D0246FC_13</vt:lpwstr>
+    <vt:lpwstr>0F22780687CA45A9B19106D6EC3BF996_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMTM3MTBhNWQ0MDg4NTcxZDJmYWQ5ODA3NDFlZWEzYWIiLCJ1c2VySWQiOiIxNjY2OTYwOTU4MjM1In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>